--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -145,276 +145,276 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в постановление Кабинета Министров Кыргызской Республики "О развитии предпринимательской деятельности в сфере дошкольного образования и дополнительных мерах по увеличению охвата детей дошкольным образованием" от 29 мая 2023 года № 279</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях реализации </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkwl1yiz3a2qpe2cm4niud">
+      <w:hyperlink w:history="1" r:id="rIdpu69bpaohpct9elcfyz7f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об образовании", в соответствии со </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId14h81c7fawwkssw9tpd3s">
+      <w:hyperlink w:history="1" r:id="rIdc6_n4-miamb2mqmmi-suk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьями 13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm3g_og5vyrz8hbc5zc5db">
+      <w:hyperlink w:history="1" r:id="rIdykhcbnug5t74gcx5osm7l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7tshji9ci7l1huagkdgxv">
+      <w:hyperlink w:history="1" r:id="rIdloa4wjpwmyg4_pzzueq8w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О развитии предпринимательской деятельности в сфере дошкольного образования и дополнительных мерах по увеличению охвата детей дошкольным образованием" от 29 мая 2023 года № 279 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) преамбулу изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"В целях реализации </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7pmwq_mbug1smqngfxmav">
+      <w:hyperlink w:history="1" r:id="rIdxbz6j8-lrhlqivfplln46">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об образовании" и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdki5uod4llasg0vd5g_5um">
+      <w:hyperlink w:history="1" r:id="rIdypb7dtbun-pbsruulikj_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Национальной программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> развития Кыргызской Республики до 2026 года, утвержденной </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj575stldkl2twv8rkabst">
+      <w:hyperlink w:history="1" r:id="rIdefx1ryhqusflmayfgt1pg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "О </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdefjcqqyqlbwmxc9twic9u">
+      <w:hyperlink w:history="1" r:id="rIdnqwvp3vnzfpmjxhykr2_d">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Национальной программе</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> развития Кыргызской Республики до 2026 года" от 12 октября 2021 года № 435, увеличения охвата детей дошкольным образованием и развития услуг предоставления дошкольного образования, в соответствии со </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0f8obscoh_w4qhnkqb97g">
+      <w:hyperlink w:history="1" r:id="rIdtrexwyldlwk4hkew2skvp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьями 13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxyu87rh4p2hneeyb29zlk">
+      <w:hyperlink w:history="1" r:id="rIdkndul4etllvxzc_zx8jke">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -692,71 +692,71 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) в пунктах 7, 8 слова "индивидуальных предпринимателей" заменить словами "юридических лиц и индивидуальных предпринимателей";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8) дополнить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwai2_q7fdo5mjtqo1hzck">
+      <w:hyperlink w:history="1" r:id="rIdtmxmmjeloxgagudpe-ya0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в редакции согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdadg2w-na7asimflrvzmel">
+      <w:hyperlink w:history="1" r:id="rId1vookrqjqn3rnioec763q">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1131,69 +1131,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdz2dvbmexwkbnbqplwdzy4">
+    <w:hyperlink w:history="1" r:id="rIdjknopqmep5noal4nnd8dn">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230004739</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdk4rfy7mfisob5uvieae-a">
+    <w:hyperlink w:history="1" r:id="rId8f1mh2t4o0gnwpi2biths">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1336,57 +1336,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdkwl1yiz3a2qpe2cm4niud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112665" TargetMode="External"/><Relationship Id="rId14h81c7fawwkssw9tpd3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdm3g_og5vyrz8hbc5zc5db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rId7tshji9ci7l1huagkdgxv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160211" TargetMode="External"/><Relationship Id="rId7pmwq_mbug1smqngfxmav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112665" TargetMode="External"/><Relationship Id="rIdki5uod4llasg0vd5g_5um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430700" TargetMode="External"/><Relationship Id="rIdj575stldkl2twv8rkabst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430699" TargetMode="External"/><Relationship Id="rIdefjcqqyqlbwmxc9twic9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430700" TargetMode="External"/><Relationship Id="rId0f8obscoh_w4qhnkqb97g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdxyu87rh4p2hneeyb29zlk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdwai2_q7fdo5mjtqo1hzck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160211#pr" TargetMode="External"/><Relationship Id="rIdadg2w-na7asimflrvzmel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230004739#pr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdpu69bpaohpct9elcfyz7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112665" TargetMode="External"/><Relationship Id="rIdc6_n4-miamb2mqmmi-suk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdykhcbnug5t74gcx5osm7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdloa4wjpwmyg4_pzzueq8w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160211" TargetMode="External"/><Relationship Id="rIdxbz6j8-lrhlqivfplln46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112665" TargetMode="External"/><Relationship Id="rIdypb7dtbun-pbsruulikj_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430700" TargetMode="External"/><Relationship Id="rIdefx1ryhqusflmayfgt1pg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430699" TargetMode="External"/><Relationship Id="rIdnqwvp3vnzfpmjxhykr2_d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430700" TargetMode="External"/><Relationship Id="rIdtrexwyldlwk4hkew2skvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdkndul4etllvxzc_zx8jke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdtmxmmjeloxgagudpe-ya0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160211#pr" TargetMode="External"/><Relationship Id="rId1vookrqjqn3rnioec763q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230004739#pr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdz2dvbmexwkbnbqplwdzy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230004739" TargetMode="External"/><Relationship Id="rIdk4rfy7mfisob5uvieae-a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdjknopqmep5noal4nnd8dn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230004739" TargetMode="External"/><Relationship Id="rId8f1mh2t4o0gnwpi2biths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>