--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -101,51 +101,51 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdauqrcakmmftk7c5zpyaqp">
+      <w:hyperlink w:history="1" r:id="rIdiuepannxcmbym2umf_kct">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 28 августа 2024 года № 514-р</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -234,481 +234,481 @@
         <w:t xml:space="preserve">218</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-р</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsn-5yzx02ddhkwwj1zsky">
+      <w:hyperlink w:history="1" r:id="rIdcn_bk67i5xuinel1wzs05">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики «О нормативных правовых актах Кыргызской Республики», статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4nhhwuttkvr8b3rm21eqi">
+      <w:hyperlink w:history="1" r:id="rIdcdeodojjzy3axrjwnn0zl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdevbs7e81dysgev66kfjd4">
+      <w:hyperlink w:history="1" r:id="rId-afifepbyyt8ft_oickty">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики «О Кабинете Министров Кыргызской Республики»:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtvrfjm9uriura2abb0itb">
+      <w:hyperlink w:history="1" r:id="rIdjooax59wxuzcqxf7nbxum">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 4 сентября 2023 года № 513-р следующие изменения: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdassikqztpg8lpex1nr0uu">
+      <w:hyperlink w:history="1" r:id="rIdscoatcloto8rdzt4-ok7s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Плане</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> законопроектных работ Кабинета Министров Кыргызской Республики на период с 1 сентября 2023 года по 30 июня 2024 года, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwgjtpgn2e9y0w_ey289fw">
+      <w:hyperlink w:history="1" r:id="rId9ug9uekcyimg4pjjv34g8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункты </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmymrak7fgu0gscczupsqc">
+      <w:hyperlink w:history="1" r:id="rIdiubzp8vvf05_jugslzb9e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbgc09e8jalt62g1iuqcxm">
+      <w:hyperlink w:history="1" r:id="rIdgzrhpva1nmhmuvit7kxlg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> признать утратившим силу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdparjkna-rfbrikutky-7r">
+      <w:hyperlink w:history="1" r:id="rIdu8wdheyew4yjyrmnwqzti">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункте 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова «III квартал 2023 года», «IV квартал 2023 года» заменить словами «II квартал 2024 года»; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtowg69emtivvljfb4eun0">
+      <w:hyperlink w:history="1" r:id="rId2uag4merw1ak5vwic_eeq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункте 12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова «III квартал 2023 года» заменить словами «II квартал 2024 года»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2nv3kyxnubmhaetkdj3x-">
+      <w:hyperlink w:history="1" r:id="rIdm68mprwdugbbvqeipqwjm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункте 19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова «I квартал 2024 года» заменить словами «II квартал 2024 года»; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdncxlebvafkbub3sgcy2bl">
+      <w:hyperlink w:history="1" r:id="rIdqjbepzbmzhhlwyqzzxs7f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункте 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова «I квартал 2024 года» заменить словами «II квартал 2024 года»; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdprjz1cwzls6oi9_ijifio">
+      <w:hyperlink w:history="1" r:id="rIdpzszvy68d_amj00cleyo9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункте 24</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова «IV квартал 2023 года», «I квартал 2024 года» заменить словами «II квартал 2024 года»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в пунктах </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdht7g068lj0ofqtuetgh3e">
+      <w:hyperlink w:history="1" r:id="rId7paoax4vymwf1lmnmtvw5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">37</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId89h7oufhwditcdzda_gbq">
+      <w:hyperlink w:history="1" r:id="rIdywqsqtz-9bxad9jq25iqq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">38</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова «IV квартал 2023 года» заменить словами «II квартал 2024 года»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -837,69 +837,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId0fhu6fxm8qkymwmvzcqp0">
+    <w:hyperlink w:history="1" r:id="rIdxp2hgp6vzuv5092ks9csr">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230005617</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId3x9j8aubbhz3fv9urauic">
+    <w:hyperlink w:history="1" r:id="rIddw35oz1dt9jjvdwct43nc">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1042,57 +1042,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdauqrcakmmftk7c5zpyaqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012715" TargetMode="External"/><Relationship Id="rIdsn-5yzx02ddhkwwj1zsky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591#st_18" TargetMode="External"/><Relationship Id="rId4nhhwuttkvr8b3rm21eqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdevbs7e81dysgev66kfjd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdtvrfjm9uriura2abb0itb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/213743" TargetMode="External"/><Relationship Id="rIdassikqztpg8lpex1nr0uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607" TargetMode="External"/><Relationship Id="rIdwgjtpgn2e9y0w_ey289fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/213743" TargetMode="External"/><Relationship Id="rIdmymrak7fgu0gscczupsqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p7" TargetMode="External"/><Relationship Id="rIdbgc09e8jalt62g1iuqcxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p9" TargetMode="External"/><Relationship Id="rIdparjkna-rfbrikutky-7r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p10" TargetMode="External"/><Relationship Id="rIdtowg69emtivvljfb4eun0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p12" TargetMode="External"/><Relationship Id="rId2nv3kyxnubmhaetkdj3x-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p19" TargetMode="External"/><Relationship Id="rIdncxlebvafkbub3sgcy2bl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p20" TargetMode="External"/><Relationship Id="rIdprjz1cwzls6oi9_ijifio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p24" TargetMode="External"/><Relationship Id="rIdht7g068lj0ofqtuetgh3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p37" TargetMode="External"/><Relationship Id="rId89h7oufhwditcdzda_gbq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p38" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdiuepannxcmbym2umf_kct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012715" TargetMode="External"/><Relationship Id="rIdcn_bk67i5xuinel1wzs05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591#st_18" TargetMode="External"/><Relationship Id="rIdcdeodojjzy3axrjwnn0zl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rId-afifepbyyt8ft_oickty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdjooax59wxuzcqxf7nbxum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/213743" TargetMode="External"/><Relationship Id="rIdscoatcloto8rdzt4-ok7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607" TargetMode="External"/><Relationship Id="rId9ug9uekcyimg4pjjv34g8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/213743" TargetMode="External"/><Relationship Id="rIdiubzp8vvf05_jugslzb9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p7" TargetMode="External"/><Relationship Id="rIdgzrhpva1nmhmuvit7kxlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p9" TargetMode="External"/><Relationship Id="rIdu8wdheyew4yjyrmnwqzti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p10" TargetMode="External"/><Relationship Id="rId2uag4merw1ak5vwic_eeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p12" TargetMode="External"/><Relationship Id="rIdm68mprwdugbbvqeipqwjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p19" TargetMode="External"/><Relationship Id="rIdqjbepzbmzhhlwyqzzxs7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p20" TargetMode="External"/><Relationship Id="rIdpzszvy68d_amj00cleyo9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p24" TargetMode="External"/><Relationship Id="rId7paoax4vymwf1lmnmtvw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p37" TargetMode="External"/><Relationship Id="rIdywqsqtz-9bxad9jq25iqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005607#p38" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId0fhu6fxm8qkymwmvzcqp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005617" TargetMode="External"/><Relationship Id="rId3x9j8aubbhz3fv9urauic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdxp2hgp6vzuv5092ks9csr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230005617" TargetMode="External"/><Relationship Id="rIddw35oz1dt9jjvdwct43nc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>