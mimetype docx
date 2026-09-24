--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -159,166 +159,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в постановление Правительства Кыргызской Республики "О мерах по реализации Закона Кыргызской Республики "О содействии занятости населения" от 12 апреля 2016 года № 208</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddjm9fw_zn3z64o7lo984k">
+      <w:hyperlink w:history="1" r:id="rIdhm-zwydbxoih5kgo4silh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvkiidhbayfcjrl-sslki2">
+      <w:hyperlink w:history="1" r:id="rIdzda2xl3vf2zouheadmwvc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О содействии занятости населения", статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn1xb2-gr5jhthelzanqqg">
+      <w:hyperlink w:history="1" r:id="rIdo8cbjftfto_clv2foqxv6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiblkxvzzklmqogckg52t5">
+      <w:hyperlink w:history="1" r:id="rIdxxoyp-_zln081yzyssnuv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfvvpvguzcbna-dkramhwh">
+      <w:hyperlink w:history="1" r:id="rIdyvafupg4zarioauw3d_wy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О мерах по реализации </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv4xb_nkaxohunfsi5vrra">
+      <w:hyperlink w:history="1" r:id="rIdwse5cyypbrdgex3usgqrr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О содействии занятости населения" от 12 апреля 2016 года № 208 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -384,146 +384,146 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"- Положение о профессиональной ориентации в Кыргызской Республике согласно приложению 7.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfysnvgiot55rugok_eqyk">
+      <w:hyperlink w:history="1" r:id="rId_o51tu-_mirxhmg0nhoah">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о профессиональной подготовке, переподготовке и повышении квалификации безработных граждан, утвержденное вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdorlhnz0jbscyiqcc8fsfs">
+      <w:hyperlink w:history="1" r:id="rIdvck-w-qmicvj2e9zh-0ij">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, изложить в редакции согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ese2jejkd7dkuv7vief2">
+      <w:hyperlink w:history="1" r:id="rId85mp9fjog4xwxgusakckl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlqi7kdryyvaj8snw217o8">
+      <w:hyperlink w:history="1" r:id="rIdasrga732de9mdcprsnqsu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> об организации оплачиваемых общественных работ, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId48ehw17dbjoni4yv78iyw">
+      <w:hyperlink w:history="1" r:id="rIddva1c3ay7nvhh0zqix5xh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1159,51 +1159,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кроме того, территориальными подразделениями уполномоченного органа в сфере содействия занятости населения осуществляется выборочный контроль участия официальных безработных и ищущих работу граждан в оплачиваемых общественных работах и заключения трудовых договоров с работодателями.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjlpwmozpxq9iuf_5av5qg">
+      <w:hyperlink w:history="1" r:id="rIdeo_4oin8mxko0ogb_gnyg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">главу 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 33 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1224,71 +1224,71 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Споры между сторонами, возникающие при исполнении, изменении или расторжении трехстороннего (или многостороннего) договора, решаются путем переговоров, а в случае недостижения согласия рассматриваются в соответствии с трудовым законодательством Кыргызской Республики.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi3pq-lmtfphh6pqeuji-a">
+      <w:hyperlink w:history="1" r:id="rIdtewq1ano6d3_fojnmtvhu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке, условиях и сроках выплаты пособий по безработице, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdts2nrces4pbpl6_rvqqjq">
+      <w:hyperlink w:history="1" r:id="rId-uhfcuxlhpnmbtlln0sdo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1519,51 +1519,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Период получения пособия по беременности и родам не засчитывается в общий период выплаты пособия по безработице. За весь период нахождения официальной безработной женщины в отпуске по беременности и родам она не снимается с регистрационного учета, за исключением собственного желания.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyrbxmpbbehzmlx2fjvbdd">
+      <w:hyperlink w:history="1" r:id="rIdil37qe8uxcjqhb46e6ayj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">главу 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 18-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1599,146 +1599,146 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 29 признать утратившим силу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvbnvxlu11buqjzi9wq6zs">
+      <w:hyperlink w:history="1" r:id="rId7qubdmxhfqb5zlxftckml">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядок</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> регистрации граждан в качестве безработных или ищущих работу, утвержденный вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnur06aswobqshharbr2no">
+      <w:hyperlink w:history="1" r:id="rId1ycs5yl3en4r653vg1v14">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, изложить в редакции согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhh2deks_jfic1yhyftrlr">
+      <w:hyperlink w:history="1" r:id="rIdmnyvbumkxxonze6tr1zds">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) дополнить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp7ctc_yakfp2jgxzrik3r">
+      <w:hyperlink w:history="1" r:id="rIdd3id__tudjeu2oak4ta4c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложением 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в редакции согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvrc5zmevaxv9bite-_gsl">
+      <w:hyperlink w:history="1" r:id="rIdyylmncomi8nsigpvgirbw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3511,51 +3511,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящий Порядок регистрации граждан в качестве безработных или ищущих работу (далее - Порядок) разработан в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0l6oh1jopttcnkgcrrknf">
+      <w:hyperlink w:history="1" r:id="rIdueszorwv1jnv-op5afis7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О содействии занятости населения" и определяет порядок регистрации граждан в качестве безработных или ищущих работу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3937,51 +3937,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) приглашение граждан в территориальное подразделение уполномоченного органа чаще одного раза в месяц, за исключением случаев, когда такое приглашение связано с предложением подходящей работы или с предложением об участии в специальных программах содействия занятости.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Для категории лиц, уволенных в соответствии с пунктами 1 и 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdomm-fep-b3mdqiwjatpcu">
+      <w:hyperlink w:history="1" r:id="rIdnzumz-tzmu_fh34eupblj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 83</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трудового кодекса Кыргызской Республики, период поиска подходящей работы составляет 3 месяца при условии их регистрации в территориальном подразделении уполномоченного органа в течение 10 рабочих дней со дня увольнения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -4363,86 +4363,86 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Глава 3. Условия и сроки снятия с регистрационного учета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">21. Снятие с регистрационного учета безработного и ищущего работу гражданина осуществляется территориальным подразделением уполномоченного органа в соответствии со </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId61pttag8y2fcygo9jspo_">
+      <w:hyperlink w:history="1" r:id="rIdjym-jsjn_-oey1icljlu2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О содействии занятости населения".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Лица, указанные во втором абзаце части 2-1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgfwpwc7f2asrwg2ie-5tk">
+      <w:hyperlink w:history="1" r:id="rIdnppr1a23dxctmv7vs1jmj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О содействии занятости населения", снимаются с регистрационного учета после прохождения профессионального обучения, переподготовки и повышения квалификации и оплачиваемых общественных работ по истечении 3 месяцев после получения данных услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -4508,51 +4508,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">23. Сведения о дате и причине снятия безработных и ищущих работу граждан с регистрационного учета вносятся в информационную систему рынка труда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">24. Повторная регистрация граждан в территориальных подразделениях уполномоченного органа в качестве безработного или ищущего работу производится по истечении 6 месяцев с момента снятия с учета, кроме случаев, указанных в пунктах 1 и 5 части 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId99hbbxumkbpx_0bvh3ex5">
+      <w:hyperlink w:history="1" r:id="rIdp4l86e0nplhmmqmn3dzlp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О содействии занятости населения", а также в пункте 22 настоящего Положения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -4883,51 +4883,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящее Положение разработано в реализацию норм </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtgkkecvumcjk-sdzmrgst">
+      <w:hyperlink w:history="1" r:id="rIdjap6b3ppmj9hrfa4dd5oq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О содействии занятости населения", направленных на повышение возможностей трудоустройства граждан, и определяет единый порядок и условия профессиональной ориентации граждан на территории Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -6061,69 +6061,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdjtc8iefft071so5_vuepn">
+    <w:hyperlink w:history="1" r:id="rIdqpmu-6c5e-uy3dp1eo-ys">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230007189</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId1akqhqicmf3swzmkwesjk">
+    <w:hyperlink w:history="1" r:id="rIdxuwtjlg-tftaobggmy0t4">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6266,57 +6266,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIddjm9fw_zn3z64o7lo984k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112542" TargetMode="External"/><Relationship Id="rIdvkiidhbayfcjrl-sslki2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111258" TargetMode="External"/><Relationship Id="rIdn1xb2-gr5jhthelzanqqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdiblkxvzzklmqogckg52t5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdfvvpvguzcbna-dkramhwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99149" TargetMode="External"/><Relationship Id="rIdv4xb_nkaxohunfsi5vrra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111258" TargetMode="External"/><Relationship Id="rIdfysnvgiot55rugok_eqyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99150" TargetMode="External"/><Relationship Id="rIdorlhnz0jbscyiqcc8fsfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99149" TargetMode="External"/><Relationship Id="rId2ese2jejkd7dkuv7vief2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230007189#pr1" TargetMode="External"/><Relationship Id="rIdlqi7kdryyvaj8snw217o8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99151" TargetMode="External"/><Relationship Id="rId48ehw17dbjoni4yv78iyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99149" TargetMode="External"/><Relationship Id="rIdjlpwmozpxq9iuf_5av5qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99151#g5" TargetMode="External"/><Relationship Id="rIdi3pq-lmtfphh6pqeuji-a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14206" TargetMode="External"/><Relationship Id="rIdts2nrces4pbpl6_rvqqjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99149" TargetMode="External"/><Relationship Id="rIdyrbxmpbbehzmlx2fjvbdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99149#g3" TargetMode="External"/><Relationship Id="rIdvbnvxlu11buqjzi9wq6zs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158006" TargetMode="External"/><Relationship Id="rIdnur06aswobqshharbr2no" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99149" TargetMode="External"/><Relationship Id="rIdhh2deks_jfic1yhyftrlr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230007189#pr2" TargetMode="External"/><Relationship Id="rIdp7ctc_yakfp2jgxzrik3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99149" TargetMode="External"/><Relationship Id="rIdvrc5zmevaxv9bite-_gsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230007189#pr3" TargetMode="External"/><Relationship Id="rId0l6oh1jopttcnkgcrrknf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111258" TargetMode="External"/><Relationship Id="rIdomm-fep-b3mdqiwjatpcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1505#st_83" TargetMode="External"/><Relationship Id="rId61pttag8y2fcygo9jspo_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111258#st_13" TargetMode="External"/><Relationship Id="rIdgfwpwc7f2asrwg2ie-5tk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111258#st_5" TargetMode="External"/><Relationship Id="rId99hbbxumkbpx_0bvh3ex5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111258#st_13" TargetMode="External"/><Relationship Id="rIdtgkkecvumcjk-sdzmrgst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111258" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdhm-zwydbxoih5kgo4silh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112542" TargetMode="External"/><Relationship Id="rIdzda2xl3vf2zouheadmwvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111258" TargetMode="External"/><Relationship Id="rIdo8cbjftfto_clv2foqxv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdxxoyp-_zln081yzyssnuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdyvafupg4zarioauw3d_wy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99149" TargetMode="External"/><Relationship Id="rIdwse5cyypbrdgex3usgqrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111258" TargetMode="External"/><Relationship Id="rId_o51tu-_mirxhmg0nhoah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99150" TargetMode="External"/><Relationship Id="rIdvck-w-qmicvj2e9zh-0ij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99149" TargetMode="External"/><Relationship Id="rId85mp9fjog4xwxgusakckl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230007189#pr1" TargetMode="External"/><Relationship Id="rIdasrga732de9mdcprsnqsu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99151" TargetMode="External"/><Relationship Id="rIddva1c3ay7nvhh0zqix5xh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99149" TargetMode="External"/><Relationship Id="rIdeo_4oin8mxko0ogb_gnyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99151#g5" TargetMode="External"/><Relationship Id="rIdtewq1ano6d3_fojnmtvhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14206" TargetMode="External"/><Relationship Id="rId-uhfcuxlhpnmbtlln0sdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99149" TargetMode="External"/><Relationship Id="rIdil37qe8uxcjqhb46e6ayj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99149#g3" TargetMode="External"/><Relationship Id="rId7qubdmxhfqb5zlxftckml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158006" TargetMode="External"/><Relationship Id="rId1ycs5yl3en4r653vg1v14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99149" TargetMode="External"/><Relationship Id="rIdmnyvbumkxxonze6tr1zds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230007189#pr2" TargetMode="External"/><Relationship Id="rIdd3id__tudjeu2oak4ta4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99149" TargetMode="External"/><Relationship Id="rIdyylmncomi8nsigpvgirbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230007189#pr3" TargetMode="External"/><Relationship Id="rIdueszorwv1jnv-op5afis7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111258" TargetMode="External"/><Relationship Id="rIdnzumz-tzmu_fh34eupblj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1505#st_83" TargetMode="External"/><Relationship Id="rIdjym-jsjn_-oey1icljlu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111258#st_13" TargetMode="External"/><Relationship Id="rIdnppr1a23dxctmv7vs1jmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111258#st_5" TargetMode="External"/><Relationship Id="rIdp4l86e0nplhmmqmn3dzlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111258#st_13" TargetMode="External"/><Relationship Id="rIdjap6b3ppmj9hrfa4dd5oq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111258" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdjtc8iefft071so5_vuepn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230007189" TargetMode="External"/><Relationship Id="rId1akqhqicmf3swzmkwesjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdqpmu-6c5e-uy3dp1eo-ys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230007189" TargetMode="External"/><Relationship Id="rIdxuwtjlg-tftaobggmy0t4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>