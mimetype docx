--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -112,51 +112,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfrv5jvst1-gulhmiktuwn">
+      <w:hyperlink w:history="1" r:id="rIdntsglqhqinw3lpi6hzrlg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики
  от 11 апреля 2024 года № 162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
@@ -176,99 +176,99 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">УСТАВ
  государственного предприятия "Кыргызавтожол-Север" при Министерстве транспорта и коммуникаций Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeqywvo_s_iiprzu-7wmsa">
+      <w:hyperlink w:history="1" r:id="rIdhx1glsyczcoitbbhmz_mm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 марта 2025 года № 140</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5nusqpphkhoafxnrxg6j8">
+      <w:hyperlink w:history="1" r:id="rIdf3rgewn0jdawbmqqfzkqv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 ноября 2025 года № 761</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsq73ju8rjjneju5royvsi">
+      <w:hyperlink w:history="1" r:id="rIdnqmq1brhubbtjeiku5bab">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 мая 2026 года № 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -308,51 +308,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящий Устав регламентирует деятельность государственного предприятия "Кыргызавтожол-Север" при Министерстве транспорта и коммуникаций Кыргызской Республики (далее - Предприятие).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Предприятие в своей деятельности руководствуется </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyxtmj1wgjcdlniwvzm4ig">
+      <w:hyperlink w:history="1" r:id="rIdcwaevjxv8c9frst14k7gl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, законами Кыргызской Республики, иными нормативными правовыми актами Кыргызской Республики, а также актами Министерства транспорта и коммуникаций Кыргызской Республики и настоящим Уставом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -586,75 +586,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Основной целью деятельности Предприятия является выполнение работ по текущему ремонту автомобильных дорог общего пользования, строительство внутриаэропортовых дорог, элементов аэродрома (искусственной взлетно-посадочной полосы, рулежной дорожки и перрона) аэропортов, а также удовлетворение нужд государства, юридических и физических лиц в сфере дорожного хозяйства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds4emiq0kgryunw-hbqqwe">
+      <w:hyperlink w:history="1" r:id="rIdwidqonwfolg_fyliusqnn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 марта 2025 года № 140</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu3ru1rhwmg2nrwgjecrng">
+      <w:hyperlink w:history="1" r:id="rIdljbtdkgnueqs3nim7woul">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 мая 2026 года № 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -726,65 +726,65 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) создание материально-технической базы, необходимой для работы Предприятия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmcryg9qcxmuupklzqeiwv">
+      <w:hyperlink w:history="1" r:id="rIdtqjiy_ja3tmoeiq2gugjs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 марта 2025 года № 140,  </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdnjgk3g1013k2dslcunzgx">
+      <w:hyperlink w:history="1" r:id="rId_lqja5sdg34t7cdwsizsk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 мая 2026 года № 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1141,75 +1141,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">23) обеспечение объективного, всестороннего и своевременного рассмотрения обращений граждан по вопросам, отнесенным к компетенции Предприятия, подготовки письменных ответов на них.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkkx_lphgttbvr_dlyt1xp">
+      <w:hyperlink w:history="1" r:id="rId0rdfg-2_9tzhg-jxduswb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 марта 2025 года № 140</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdws-vngmeh_4nveuo_eeol">
+      <w:hyperlink w:history="1" r:id="rIdqm1bv_b5fifdsegbvjy2l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 мая 2026 года № 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2934,51 +2934,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Генеральный директор несет персональную ответственность за создание и обеспечение функционирования внутренней системы предупреждения коррупции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId97e_rehxsbf5_v_sm7g-t">
+      <w:hyperlink w:history="1" r:id="rIdutmjfpfectqlofmr3tz2t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 ноября 2025 года № 761</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2990,51 +2990,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">32. На Предприятии предусмотрены должности трех заместителей генерального директора. Заместители генерального директора назначаются на должность и освобождаются от должности уполномоченным органом в сфере управления государственным имуществом по представлению генерального директора Предприятия, согласованному с государственным управляющим органом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdti5vfhv40m9_zhu6erdz9">
+      <w:hyperlink w:history="1" r:id="rIdlcwyefrhqndj24spwsm71">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 мая 2026 года № 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3286,51 +3286,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11) филиал Дорожно-эксплуатационное предприятие № 15;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddwzsdwo_jrdqynlod1ldi">
+      <w:hyperlink w:history="1" r:id="rIdaikx29woixuvejc_fofow">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 20 марта 2025 года № 140)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3537,51 +3537,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">26) филиал Дорожно-эксплуатационное предприятие № 35.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpefl_7eiudbvtlxrbirvb">
+      <w:hyperlink w:history="1" r:id="rIdqxr-lbyityjlwxo7nf--z">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 марта 2025 года № 140</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4337,51 +4337,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) материальное стимулирование, обучение и повышение квалификации работников Предприятия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz6la62nmztx-c2zdlgxf6">
+      <w:hyperlink w:history="1" r:id="rIdknbgspgfsnmrc_38gg-27">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 мая 2026 года № 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4572,51 +4572,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Если стоимость имущества ликвидируемого Предприятия, основанного на праве хозяйственного ведения, недостаточна для удовлетворения требований кредиторов, оно может быть ликвидировано только в порядке, установленном законодательством Кыргызской Республики о банкротстве.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">69. Документы, возникшие в процессе деятельности Предприятия, используются и хранятся в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0nj1un03fyifv6wogoxzz">
+      <w:hyperlink w:history="1" r:id="rId_tyyqvtnihfquzxxjzl5o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Национальном архивном фонде Кыргызской Республики".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -4682,69 +4682,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdzbdcl05yiu5-uv5a16vk8">
+    <w:hyperlink w:history="1" r:id="rIdfmaaakxtjaciuugasvsgd">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230007742</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdg5-m3dd4qdzl1qvwoyyxn">
+    <w:hyperlink w:history="1" r:id="rIdjf8fw8fhv_jhsd0dpz3af">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4887,57 +4887,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdfrv5jvst1-gulhmiktuwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230007464" TargetMode="External"/><Relationship Id="rIdeqywvo_s_iiprzu-7wmsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230025258" TargetMode="External"/><Relationship Id="rId5nusqpphkhoafxnrxg6j8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230038608" TargetMode="External"/><Relationship Id="rIdsq73ju8rjjneju5royvsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rIdyxtmj1wgjcdlniwvzm4ig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIds4emiq0kgryunw-hbqqwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230025258" TargetMode="External"/><Relationship Id="rIdu3ru1rhwmg2nrwgjecrng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rIdmcryg9qcxmuupklzqeiwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230025258" TargetMode="External"/><Relationship Id="rIdnjgk3g1013k2dslcunzgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rIdkkx_lphgttbvr_dlyt1xp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230025258" TargetMode="External"/><Relationship Id="rIdws-vngmeh_4nveuo_eeol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rId97e_rehxsbf5_v_sm7g-t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230038608" TargetMode="External"/><Relationship Id="rIdti5vfhv40m9_zhu6erdz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rIddwzsdwo_jrdqynlod1ldi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230025258" TargetMode="External"/><Relationship Id="rIdpefl_7eiudbvtlxrbirvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230025258" TargetMode="External"/><Relationship Id="rIdz6la62nmztx-c2zdlgxf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rId0nj1un03fyifv6wogoxzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/288" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdntsglqhqinw3lpi6hzrlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230007464" TargetMode="External"/><Relationship Id="rIdhx1glsyczcoitbbhmz_mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230025258" TargetMode="External"/><Relationship Id="rIdf3rgewn0jdawbmqqfzkqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230038608" TargetMode="External"/><Relationship Id="rIdnqmq1brhubbtjeiku5bab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rIdcwaevjxv8c9frst14k7gl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdwidqonwfolg_fyliusqnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230025258" TargetMode="External"/><Relationship Id="rIdljbtdkgnueqs3nim7woul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rIdtqjiy_ja3tmoeiq2gugjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230025258" TargetMode="External"/><Relationship Id="rId_lqja5sdg34t7cdwsizsk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rId0rdfg-2_9tzhg-jxduswb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230025258" TargetMode="External"/><Relationship Id="rIdqm1bv_b5fifdsegbvjy2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rIdutmjfpfectqlofmr3tz2t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230038608" TargetMode="External"/><Relationship Id="rIdlcwyefrhqndj24spwsm71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rIdaikx29woixuvejc_fofow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230025258" TargetMode="External"/><Relationship Id="rIdqxr-lbyityjlwxo7nf--z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230025258" TargetMode="External"/><Relationship Id="rIdknbgspgfsnmrc_38gg-27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rId_tyyqvtnihfquzxxjzl5o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/288" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdzbdcl05yiu5-uv5a16vk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230007742" TargetMode="External"/><Relationship Id="rIdg5-m3dd4qdzl1qvwoyyxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdfmaaakxtjaciuugasvsgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230007742" TargetMode="External"/><Relationship Id="rIdjf8fw8fhv_jhsd0dpz3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>