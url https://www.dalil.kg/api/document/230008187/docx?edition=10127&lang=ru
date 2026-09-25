--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -176,86 +176,86 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlkerctghqixhsjptbq1rl">
+      <w:hyperlink w:history="1" r:id="rIdj8yg6nxy8mvmgcrcbc1dn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">часть II</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Кыргызской Республики (Ведомости Жогорку Кенеша Кыргызской Республики, 1998 г., № 6, ст.226) следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">пункт 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddciztaobo2zwcpuvdbbo8">
+      <w:hyperlink w:history="1" r:id="rIdpgouyl7ywulwyoii6wxxx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 726</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацами вторым и третьим следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -293,86 +293,86 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9pvjpggkk9vynsfokujg5">
+      <w:hyperlink w:history="1" r:id="rIdgajum1v_husyjac65l71p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об ограничении ростовщической деятельности в Кыргызской Республике" (Ведомости Жогорку Кенеша Кыргызской Республики, 2013 г., № 7, ст.920) следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">часть 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde8oix2plsiahunmlczdfq">
+      <w:hyperlink w:history="1" r:id="rIdi8xiv2w659waaexbmgawv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацем вторым следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -395,136 +395,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz3ht5jkxzahs4oo2ydeb0">
+      <w:hyperlink w:history="1" r:id="rIdgxcdpwixvxijyw0oyh_jy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об обмене кредитной информацией" (Ведомости Жогорку Кенеша Кыргызской Республики, 2014 г., № 10, ст.826) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbyrqh2wwjpbeb3j79etsx">
+      <w:hyperlink w:history="1" r:id="rIdu-agxa8mrfyckjiwk54tr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить частью 6 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"6. Сведения по договору займа, предоставленные ломбардом, хранятся один год, по истечении которого они исключаются кредитным бюро из кредитной истории заемщика.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) пункт 7 части 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdekepuvnlgxmz0zinllf8j">
+      <w:hyperlink w:history="1" r:id="rIdydtqeqwnkf8imbw2ibpbw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацем шестым следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -547,136 +547,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkfbwuf2io0ptqf-yshfoc">
+      <w:hyperlink w:history="1" r:id="rIdvpxorcnzis6ibszqu1-ps">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О деятельности ломбардов" (Ведомости Жогорку Кенеша Кыргызской Республики, 2016 г., № 6, ст.536) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsnc388t34t1aodhzgipdr">
+      <w:hyperlink w:history="1" r:id="rId5gkrsm669qy_yfp2t-gg9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить частью 6 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"6. Размер предельно допустимой годовой эффективной процентной ставки займа ломбарда рассчитывается исходя из средневзвешенной номинальной процентной ставки, определяемой Национальным банком Кыргызской Республики, к которой добавляется 12 процентов.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) часть 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda2mzvkxxnvcujwo5zru8a">
+      <w:hyperlink w:history="1" r:id="rIdjh7bqrmkj3ql1m5ksyphf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацем вторым следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -952,69 +952,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdmhg6y4rfumtyzqvwqo-a4">
+    <w:hyperlink w:history="1" r:id="rIduhytd-w8srd9hvt2yeesf">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230008187</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdtpvpqrs1vvnfemdlyhfxr">
+    <w:hyperlink w:history="1" r:id="rIdi4dk_5fuaggiehw8ze_o4">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1157,57 +1157,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdlkerctghqixhsjptbq1rl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5" TargetMode="External"/><Relationship Id="rIddciztaobo2zwcpuvdbbo8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5#st_726" TargetMode="External"/><Relationship Id="rId9pvjpggkk9vynsfokujg5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203972" TargetMode="External"/><Relationship Id="rIde8oix2plsiahunmlczdfq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203972#st_6" TargetMode="External"/><Relationship Id="rIdz3ht5jkxzahs4oo2ydeb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205381" TargetMode="External"/><Relationship Id="rIdbyrqh2wwjpbeb3j79etsx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205381#st_5" TargetMode="External"/><Relationship Id="rIdekepuvnlgxmz0zinllf8j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205381#st_14" TargetMode="External"/><Relationship Id="rIdkfbwuf2io0ptqf-yshfoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111366" TargetMode="External"/><Relationship Id="rIdsnc388t34t1aodhzgipdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111366#st_7" TargetMode="External"/><Relationship Id="rIda2mzvkxxnvcujwo5zru8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111366#st_8" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdj8yg6nxy8mvmgcrcbc1dn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5" TargetMode="External"/><Relationship Id="rIdpgouyl7ywulwyoii6wxxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5#st_726" TargetMode="External"/><Relationship Id="rIdgajum1v_husyjac65l71p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203972" TargetMode="External"/><Relationship Id="rIdi8xiv2w659waaexbmgawv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203972#st_6" TargetMode="External"/><Relationship Id="rIdgxcdpwixvxijyw0oyh_jy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205381" TargetMode="External"/><Relationship Id="rIdu-agxa8mrfyckjiwk54tr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205381#st_5" TargetMode="External"/><Relationship Id="rIdydtqeqwnkf8imbw2ibpbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205381#st_14" TargetMode="External"/><Relationship Id="rIdvpxorcnzis6ibszqu1-ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111366" TargetMode="External"/><Relationship Id="rId5gkrsm669qy_yfp2t-gg9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111366#st_7" TargetMode="External"/><Relationship Id="rIdjh7bqrmkj3ql1m5ksyphf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111366#st_8" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdmhg6y4rfumtyzqvwqo-a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008187" TargetMode="External"/><Relationship Id="rIdtpvpqrs1vvnfemdlyhfxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIduhytd-w8srd9hvt2yeesf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008187" TargetMode="External"/><Relationship Id="rIdi4dk_5fuaggiehw8ze_o4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>