--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -191,75 +191,75 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3yerqleke9czfn88rthve">
+      <w:hyperlink w:history="1" r:id="rId-wfh30q1mpea2i6pmlmya">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 сентября 2025 года № 593</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnwkfpadsdr4iugbapiv9b">
+      <w:hyperlink w:history="1" r:id="rIdvxh6tcfss8bssoefp2y1s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 февраля 2026 года № 89</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -284,141 +284,141 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях реализации задач по повышению качества и доступности государственных услуг, оказываемых гражданам и юридическим лицам, в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_u1txpndnyxylmmiufis8">
+      <w:hyperlink w:history="1" r:id="rId0ta8elh8tdblgygo3mzhd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О государственных и муниципальных услугах», статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8yzgubsmsnmuun_acclbp">
+      <w:hyperlink w:history="1" r:id="rIdfpufzj9gwyyqto2_ix8s1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw-e9q4tdlppsm-sbfygl_">
+      <w:hyperlink w:history="1" r:id="rId6dte66v1mbridqgla7hrq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики «О Кабинете Министров Кыргызской Республики» Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6updj-jqtjkhpglqmo7m3">
+      <w:hyperlink w:history="1" r:id="rIdj40fxr1llkg_re_py8au2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Единый реестр</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных услуг, оказываемых государственными органами и их подведомственными учреждениями (далее – Реестр государственных услуг), согласно приложению 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -682,112 +682,112 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- малоимущие семьи; неполные семьи; лица без определенного места жительства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqttzwkdtpedgvmwnhkgfd">
+      <w:hyperlink w:history="1" r:id="rId-aq5lial0fcto55c4pqnj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 сентября 2025 года № 593</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdznwo6o05qauptsga4je3y">
+      <w:hyperlink w:history="1" r:id="rIdfukhvxmpvtrecwjaytvo7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 февраля 2026 года № 89</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Признать утратившими силу некоторые решения Правительства Кыргызской Республики и Кабинета Министров Кыргызской Республики согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm2k9xodamn6cufxwtggfi">
+      <w:hyperlink w:history="1" r:id="rIdrweqhzruyqigdg5elm8rt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1163,193 +1163,193 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-p2neupwczwhm_fuxhonm">
+      <w:hyperlink w:history="1" r:id="rIdn8przhyhh3gjdurp0amqw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwio9au3h_b95n1ulxebcm">
+      <w:hyperlink w:history="1" r:id="rId7djlp3ugrbs5rjzbybkid">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk_qhswjubupbfybqvus_e">
+      <w:hyperlink w:history="1" r:id="rIdfbod4daqqvbpzyyzvqqqb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 25 сентября 2012 года № 643.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlj2s4o4_pbqarw80zawio">
+      <w:hyperlink w:history="1" r:id="rIdteeuder47lae-56h6aysf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнений  в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwdyj4he2dswr6dclwy75o">
+      <w:hyperlink w:history="1" r:id="rId7mbes3cmtdao7p6vpgoky">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1372,2193 +1372,2193 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Пункт 26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">приложения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdty6aafzfqb_rxv8y1-fzu">
+      <w:hyperlink w:history="1" r:id="rIdgxjacqzahnfn2g1nmz_ku">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнений в некоторые решения Правительства Кыргызской Республики» от 1 июля 2013 года № 395.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvkznk0dtqvor2hchw4qrg">
+      <w:hyperlink w:history="1" r:id="rIdcuonk9s3q2judaywlj74r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0h307dhrqxdxsggaed6zr">
+      <w:hyperlink w:history="1" r:id="rIdlrcu80v3z1s-hpuvwtilv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 27 августа 2013 года № 468.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdajogplzzm0v2nfkykn8ex">
+      <w:hyperlink w:history="1" r:id="rIdryqkkq-qojrvvymnsnbwq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2gucqd_2ywq4njmsylfc2">
+      <w:hyperlink w:history="1" r:id="rIdpyayae4if_2zbgeiwr9aa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 10 февраля 2014 года № 80.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2fkuutc-obqam7lhmqplo">
+      <w:hyperlink w:history="1" r:id="rIdynll6kvos6t24uptfpfgy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeuozfpvffsiad5r1exymk">
+      <w:hyperlink w:history="1" r:id="rIdsghdgqibbflfjogn3ovv1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке и условиях предоставления в пользование геологических информационных ресурсов» от 17 марта 2014 года № 144.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde34vcsjwmck6mlykmlxne">
+      <w:hyperlink w:history="1" r:id="rIdcv93n7xqmb7t7pe8wjo-g">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении дополнений и изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsnsm5tkkr0wk3x0ynmlkc">
+      <w:hyperlink w:history="1" r:id="rIdwf-5ccwtrhjwzgz11lbon">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля  2012 года № 85» от 15 мая 2014 года № 259.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdushkznsldiizxjvnexykh">
+      <w:hyperlink w:history="1" r:id="rIdnjafvgb-fizvmqapq4iy8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdusfawpos7a5yricbrrowd">
+      <w:hyperlink w:history="1" r:id="rIdrfncutr4bv22gnt2te3pu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля  2012 года № 85» от 18 ноября 2014 года № 655.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Пункт 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxevuv-ruavdu_kqu_qqod">
+      <w:hyperlink w:history="1" r:id="rIdtsklpalu61cyvlgqig_fv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики» от 26 марта 2015 года № 160.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Пункт 4 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1lw9ea2tgtkoz7jx-vf1t">
+      <w:hyperlink w:history="1" r:id="rIdsjcqgm4gupqa6o0zebuj8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении дополнений и изменений в некоторые решения Правительства Кыргызской Республики» от 11 апреля 2016 года № 191.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvtx1bhyt3ggkhql5acnyg">
+      <w:hyperlink w:history="1" r:id="rIdt2yvbe8p9yah-wzrxv1dj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменения и дополнения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdikzxhpjj7rh3xgk8x8gta">
+      <w:hyperlink w:history="1" r:id="rIdw6qmj608qjl3qf-x0gqnr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля  2012 года № 85» от 4 августа 2016 года № 430.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13. Пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw10ol4hxeap1r5gdidyqj">
+      <w:hyperlink w:history="1" r:id="rIdtkf89qblggr2uhjkyjvt1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнения в некоторые решения Правительства Кыргызской Республики» от 16 января 2017 года № 20.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqilp78lrxyvwz9w9-bj1c">
+      <w:hyperlink w:history="1" r:id="rIdyik8h2qvxrprlpsu9u0dd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqv6xacu321nrgaqarevi6">
+      <w:hyperlink w:history="1" r:id="rIdavldf2qe4sr-cvfvr5nay">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 3 февраля 2017 года № 63.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk0pm8bcqqlptw957ab5fq">
+      <w:hyperlink w:history="1" r:id="rIde6bmzr38kbutzxrss7vdz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxb8mr8cug-yab7msb3p2u">
+      <w:hyperlink w:history="1" r:id="rIddsp3jocft6jx2nd71z-f5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 10 мая 2017 года № 258.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">16. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdirbmorlezdxy_qsod00zq">
+      <w:hyperlink w:history="1" r:id="rIdt0a-zucwpj-lpk6fdsgp_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdism7ppcremllu1buhipgu">
+      <w:hyperlink w:history="1" r:id="rIde2pkhngzjqxiojbdb9dal">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 15 мая 2017 года № 279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwtubtq9fwkd9ovjwtge4">
+      <w:hyperlink w:history="1" r:id="rIdylvhiserrvl8bsvbjfal6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики» от 23 июня 2017 года № 406.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">18. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu8f44jpg_f47abduriaih">
+      <w:hyperlink w:history="1" r:id="rIdmppsk1pmfpo2bpcivaaxy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-sniiubsba-685l4z10vr">
+      <w:hyperlink w:history="1" r:id="rIdfkpbvspqym7glewsg0jcf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля  2012 года № 85» от 2 октября 2017 года № 639.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">19. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtlpkwfsidpfxp1h_gnpy5">
+      <w:hyperlink w:history="1" r:id="rIdbriwq5txeu-njjgspuwi2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy99jrypan0qjmthuaus-h">
+      <w:hyperlink w:history="1" r:id="rIdg892dd2nwjif1fccvjiea">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля  2012 года № 85» от 23 ноября 2017 года № 769.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">20. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9beadyo8qvp5zbg0y__fy">
+      <w:hyperlink w:history="1" r:id="rId2imcquziwnieu9fwnf2gv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdubtxia4kke4659tqnf1jp">
+      <w:hyperlink w:history="1" r:id="rIdskofjdauk3zqfdiewbxvr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля  2012 года № 85» от 2 апреля 2018 года № 177.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">21. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsvlyplelrc2syaa_c4obd">
+      <w:hyperlink w:history="1" r:id="rId8di1-w8tn_ayfkoqbckmg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId90j7g5xtoucsudukkmjm9">
+      <w:hyperlink w:history="1" r:id="rId6q5fortqvtqrvfc71e_bu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля  2012 года № 85» от 23 ноября 2018 года № 552.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">22. Пункты 2,.3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9jezuacynz58kjmxae7hq">
+      <w:hyperlink w:history="1" r:id="rIdmnabuigdg8ghdjunmpxls">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам перечня государственных услуг и реестра разрешительных документов» от 29 июля 2019 года № 372.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">23. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc8lgvmim5wpgtkv2iqs5z">
+      <w:hyperlink w:history="1" r:id="rIdm9j3ilcxyoglnunksor2n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам перечня государственных услуг и стандартов государственных услуг» от 18 октября 2019 года № 559.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">24. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpaekjtcvqyy4teptrxac8">
+      <w:hyperlink w:history="1" r:id="rIdpccw7_810f1lyl9o31lky">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwm0vnaz-j-dmnyl2zir7m">
+      <w:hyperlink w:history="1" r:id="rIdvhzqacn87f69hj73plwur">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 9 июня 2020 года № 318.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">25. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdod2mrzfjg0sp0lduohjpg">
+      <w:hyperlink w:history="1" r:id="rIduhcrcc7wqiwyzhd0glx5c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам государственных услуг» от 30 июля 2020 года № 406.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">26. Пункты 3, 4 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdadf0faushl_jzywxymusw">
+      <w:hyperlink w:history="1" r:id="rIdsh4gdwusbwtycaoq1_9fz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам государственных услуг в сфере землеустройства, земельного кадастра и регистрации прав на недвижимое имущество» от 22 сентября 2020 года № 496.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">27. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc_dplnlt7vpkaylqies0a">
+      <w:hyperlink w:history="1" r:id="rIdimsgs5u_l5zp1cjiydwtk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9e-xzcubkgxfsrbvk6mni">
+      <w:hyperlink w:history="1" r:id="rIdjydqkbpb2lqfsno1litho">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых органами исполнительной власти, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 20 января 2021 года № 15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">28. Пункты 1, 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqb9fk1mrpltouowm44cak">
+      <w:hyperlink w:history="1" r:id="rIdkqvom1udajmwors187bvi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам перечня государственных услуг и стандартов государственных услуг» от 12 августа 2021 года № 125.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">29. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdikzcun1svlixayutcejh8">
+      <w:hyperlink w:history="1" r:id="rIdwkdwpme6ujq8bqvd4ctpq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам предоставления государственных услуг» от 2 ноября 2021 года № 239.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">30. Пункт 4 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5dl0vcgsr_ww6zu2ap7f2">
+      <w:hyperlink w:history="1" r:id="rId2ud4io74bfvhnk8qh2vm2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О предоставлении государственных и муниципальных услуг населению Баткенской области Кыргызской Республики» от 18 февраля 2022 года № 86.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">31. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzymgddytfesxbsqv0sxip">
+      <w:hyperlink w:history="1" r:id="rIdxmereiz9jgwc9pfsipbwt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам перечня государственных услуг и стандартов государственных услуг» от 8 апреля 2022 года № 194.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">32. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu4ozbtdn_bfdwtiqowol3">
+      <w:hyperlink w:history="1" r:id="rIdi3ihnj16ksvkdadwrgtns">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в некоторые решения Правительства Кыргызской Республики по вопросам перечня государственных услуг и стандартов государственных услуг» от 14 апреля 2022 года № 215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">33. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf4c2su3vbqf7mpqksfhaa">
+      <w:hyperlink w:history="1" r:id="rIdxzxfeemqxqee1zf5hdbx6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxrfmf3-dbhpsbp2kqdwxw">
+      <w:hyperlink w:history="1" r:id="rIdtnntn9qmwwnjagej7mnio">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 31 мая 2022 года № 289.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">34. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzqsgrtvbroqm3q15-hz3d">
+      <w:hyperlink w:history="1" r:id="rId5it7eayxh1js8twg7gidc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdupgxiwjk6bblsenp8k7re">
+      <w:hyperlink w:history="1" r:id="rIdkyc0gyqkvv9lug5kr2n-d">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями» от 10 февраля  2012 года № 85» от 23 сентября 2022 года № 520.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">35. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnm_acxubyfjkhkcqpv7ta">
+      <w:hyperlink w:history="1" r:id="rIdzyh4gvslrkclpxjcwvspm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1r26ic1pjutm--mostj_9">
+      <w:hyperlink w:history="1" r:id="rIdtijcj_i0h2esej5_f8wxa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 14 декабря 2022 года № 674.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">36. Пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3wa7jboexs8tffzwf5d5w">
+      <w:hyperlink w:history="1" r:id="rIdazlpzykkrht1tzbkxg_6m">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в некоторые решения Кабинета Министров Кыргызской Республики по вопросам регистрации транспортных средств и водительского состава» от 16 декабря 2022 года № 685.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">37. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy62apzas9f217chgj_ea0">
+      <w:hyperlink w:history="1" r:id="rIdgrb8z0pmmkh0-fcb8c0ns">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxvr0ozyqubobwj0xufecn">
+      <w:hyperlink w:history="1" r:id="rIdgatlorpci38ptqakekbac">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 26 апреля 2023 года № 229.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">38. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl0mcukrvjwridzfegmdj0">
+      <w:hyperlink w:history="1" r:id="rIdtvmglwn6qrzjllps3rbiq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjeotantyxx4tqkdumuwgs">
+      <w:hyperlink w:history="1" r:id="rIdtijgjneziiqzwzjhu4t_q">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 10 июля 2023 года № 345.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">39. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb90p282jk8t9rc6dca08b">
+      <w:hyperlink w:history="1" r:id="rIdyww8kl7zfbon8ncwsi6ez">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtos8s8rnkkm2u974we_ku">
+      <w:hyperlink w:history="1" r:id="rIdznuhszuem3kh4qynjn4mo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 28 августа 2023 года № 438.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">40. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi4vnnfjcj2s5ciyjuyabd">
+      <w:hyperlink w:history="1" r:id="rId7o0cuajs2vdvhjhstujdw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdoklyyrk7ouikhp03tyd">
+      <w:hyperlink w:history="1" r:id="rIdtg2chgwew63vrw87yf_pn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 12 сентября 2023 года № 459.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">41. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtrgwlb4skyqsohfkggsvr">
+      <w:hyperlink w:history="1" r:id="rIdmxzee36jvazluumkit12s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsn5crxq_iww94qxn7h3xi">
+      <w:hyperlink w:history="1" r:id="rIdz0chhleiwxlloj9lhfsvi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Единого реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (перечня) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями» от 10 февраля 2012 года № 85» от 19 октября 2023 года № 558.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">42. Пункт 3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpb26ujquqpsune08kz9f1">
+      <w:hyperlink w:history="1" r:id="rIdhjx2tkgqrgtq0awnflzbr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О внесении изменений в некоторые постановления Правительства Кыргызской Республики, Кабинета Министров Кыргызской Республики по приданию статуса государственным высшим учебным заведениям» от 5 февраля 2024 года № 45.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3625,69 +3625,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIddbjkpbn8yihg7ezwmfo_b">
+    <w:hyperlink w:history="1" r:id="rIdv567zve07z3v-qhw1q2gg">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230008396</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdwu-fgfq3nrs5cf3ja2roe">
+    <w:hyperlink w:history="1" r:id="rIdpexcx-yypl33maprg3q9n">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3830,57 +3830,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3yerqleke9czfn88rthve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033274" TargetMode="External"/><Relationship Id="rIdnwkfpadsdr4iugbapiv9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230041226" TargetMode="External"/><Relationship Id="rId_u1txpndnyxylmmiufis8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205360" TargetMode="External"/><Relationship Id="rId8yzgubsmsnmuun_acclbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdw-e9q4tdlppsm-sbfygl_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rId6updj-jqtjkhpglqmo7m3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008597" TargetMode="External"/><Relationship Id="rIdqttzwkdtpedgvmwnhkgfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033274" TargetMode="External"/><Relationship Id="rIdznwo6o05qauptsga4je3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230041226" TargetMode="External"/><Relationship Id="rIdm2k9xodamn6cufxwtggfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008396#pr2" TargetMode="External"/><Relationship Id="rId-p2neupwczwhm_fuxhonm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdwio9au3h_b95n1ulxebcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93068" TargetMode="External"/><Relationship Id="rIdk_qhswjubupbfybqvus_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdlj2s4o4_pbqarw80zawio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94299" TargetMode="External"/><Relationship Id="rIdwdyj4he2dswr6dclwy75o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdty6aafzfqb_rxv8y1-fzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94530" TargetMode="External"/><Relationship Id="rIdvkznk0dtqvor2hchw4qrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94668" TargetMode="External"/><Relationship Id="rId0h307dhrqxdxsggaed6zr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdajogplzzm0v2nfkykn8ex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96072" TargetMode="External"/><Relationship Id="rId2gucqd_2ywq4njmsylfc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId2fkuutc-obqam7lhmqplo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96234" TargetMode="External"/><Relationship Id="rIdeuozfpvffsiad5r1exymk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96235" TargetMode="External"/><Relationship Id="rIde34vcsjwmck6mlykmlxne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96483" TargetMode="External"/><Relationship Id="rIdsnsm5tkkr0wk3x0ynmlkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdushkznsldiizxjvnexykh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97144" TargetMode="External"/><Relationship Id="rIdusfawpos7a5yricbrrowd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdxevuv-ruavdu_kqu_qqod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97410" TargetMode="External"/><Relationship Id="rId1lw9ea2tgtkoz7jx-vf1t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98433" TargetMode="External"/><Relationship Id="rIdvtx1bhyt3ggkhql5acnyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99450" TargetMode="External"/><Relationship Id="rIdikzxhpjj7rh3xgk8x8gta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdw10ol4hxeap1r5gdidyqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99731" TargetMode="External"/><Relationship Id="rIdqilp78lrxyvwz9w9-bj1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98766" TargetMode="External"/><Relationship Id="rIdqv6xacu321nrgaqarevi6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdk0pm8bcqqlptw957ab5fq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99969" TargetMode="External"/><Relationship Id="rIdxb8mr8cug-yab7msb3p2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdirbmorlezdxy_qsod00zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99981" TargetMode="External"/><Relationship Id="rIdism7ppcremllu1buhipgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIduwtubtq9fwkd9ovjwtge4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100138" TargetMode="External"/><Relationship Id="rIdu8f44jpg_f47abduriaih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/10020" TargetMode="External"/><Relationship Id="rId-sniiubsba-685l4z10vr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdtlpkwfsidpfxp1h_gnpy5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/10021" TargetMode="External"/><Relationship Id="rIdy99jrypan0qjmthuaus-h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId9beadyo8qvp5zbg0y__fy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11819" TargetMode="External"/><Relationship Id="rIdubtxia4kke4659tqnf1jp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdsvlyplelrc2syaa_c4obd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12740" TargetMode="External"/><Relationship Id="rId90j7g5xtoucsudukkmjm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId9jezuacynz58kjmxae7hq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14606" TargetMode="External"/><Relationship Id="rIdc8lgvmim5wpgtkv2iqs5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157200" TargetMode="External"/><Relationship Id="rIdpaekjtcvqyy4teptrxac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157581" TargetMode="External"/><Relationship Id="rIdwm0vnaz-j-dmnyl2zir7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdod2mrzfjg0sp0lduohjpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157586" TargetMode="External"/><Relationship Id="rIdadf0faushl_jzywxymusw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159892" TargetMode="External"/><Relationship Id="rIdc_dplnlt7vpkaylqies0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158016" TargetMode="External"/><Relationship Id="rId9e-xzcubkgxfsrbvk6mni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdqb9fk1mrpltouowm44cak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158558" TargetMode="External"/><Relationship Id="rIdikzcun1svlixayutcejh8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159908" TargetMode="External"/><Relationship Id="rId5dl0vcgsr_ww6zu2ap7f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdzymgddytfesxbsqv0sxip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159118" TargetMode="External"/><Relationship Id="rIdu4ozbtdn_bfdwtiqowol3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159123" TargetMode="External"/><Relationship Id="rIdf4c2su3vbqf7mpqksfhaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159395" TargetMode="External"/><Relationship Id="rIdxrfmf3-dbhpsbp2kqdwxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdzqsgrtvbroqm3q15-hz3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159617" TargetMode="External"/><Relationship Id="rIdupgxiwjk6bblsenp8k7re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdnm_acxubyfjkhkcqpv7ta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159810" TargetMode="External"/><Relationship Id="rId1r26ic1pjutm--mostj_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId3wa7jboexs8tffzwf5d5w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159708" TargetMode="External"/><Relationship Id="rIdy62apzas9f217chgj_ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160412" TargetMode="External"/><Relationship Id="rIdxvr0ozyqubobwj0xufecn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdl0mcukrvjwridzfegmdj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160411" TargetMode="External"/><Relationship Id="rIdjeotantyxx4tqkdumuwgs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdb90p282jk8t9rc6dca08b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160370" TargetMode="External"/><Relationship Id="rIdtos8s8rnkkm2u974we_ku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdi4vnnfjcj2s5ciyjuyabd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003213" TargetMode="External"/><Relationship Id="rIdcdoklyyrk7ouikhp03tyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdtrgwlb4skyqsohfkggsvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160527" TargetMode="External"/><Relationship Id="rIdsn5crxq_iww94qxn7h3xi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdpb26ujquqpsune08kz9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009995" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId-wfh30q1mpea2i6pmlmya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033274" TargetMode="External"/><Relationship Id="rIdvxh6tcfss8bssoefp2y1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230041226" TargetMode="External"/><Relationship Id="rId0ta8elh8tdblgygo3mzhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205360" TargetMode="External"/><Relationship Id="rIdfpufzj9gwyyqto2_ix8s1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rId6dte66v1mbridqgla7hrq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdj40fxr1llkg_re_py8au2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008597" TargetMode="External"/><Relationship Id="rId-aq5lial0fcto55c4pqnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033274" TargetMode="External"/><Relationship Id="rIdfukhvxmpvtrecwjaytvo7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230041226" TargetMode="External"/><Relationship Id="rIdrweqhzruyqigdg5elm8rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008396#pr2" TargetMode="External"/><Relationship Id="rIdn8przhyhh3gjdurp0amqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId7djlp3ugrbs5rjzbybkid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93068" TargetMode="External"/><Relationship Id="rIdfbod4daqqvbpzyyzvqqqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdteeuder47lae-56h6aysf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94299" TargetMode="External"/><Relationship Id="rId7mbes3cmtdao7p6vpgoky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdgxjacqzahnfn2g1nmz_ku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94530" TargetMode="External"/><Relationship Id="rIdcuonk9s3q2judaywlj74r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94668" TargetMode="External"/><Relationship Id="rIdlrcu80v3z1s-hpuvwtilv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdryqkkq-qojrvvymnsnbwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96072" TargetMode="External"/><Relationship Id="rIdpyayae4if_2zbgeiwr9aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdynll6kvos6t24uptfpfgy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96234" TargetMode="External"/><Relationship Id="rIdsghdgqibbflfjogn3ovv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96235" TargetMode="External"/><Relationship Id="rIdcv93n7xqmb7t7pe8wjo-g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96483" TargetMode="External"/><Relationship Id="rIdwf-5ccwtrhjwzgz11lbon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdnjafvgb-fizvmqapq4iy8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97144" TargetMode="External"/><Relationship Id="rIdrfncutr4bv22gnt2te3pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdtsklpalu61cyvlgqig_fv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97410" TargetMode="External"/><Relationship Id="rIdsjcqgm4gupqa6o0zebuj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98433" TargetMode="External"/><Relationship Id="rIdt2yvbe8p9yah-wzrxv1dj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99450" TargetMode="External"/><Relationship Id="rIdw6qmj608qjl3qf-x0gqnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdtkf89qblggr2uhjkyjvt1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99731" TargetMode="External"/><Relationship Id="rIdyik8h2qvxrprlpsu9u0dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98766" TargetMode="External"/><Relationship Id="rIdavldf2qe4sr-cvfvr5nay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIde6bmzr38kbutzxrss7vdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99969" TargetMode="External"/><Relationship Id="rIddsp3jocft6jx2nd71z-f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdt0a-zucwpj-lpk6fdsgp_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99981" TargetMode="External"/><Relationship Id="rIde2pkhngzjqxiojbdb9dal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdylvhiserrvl8bsvbjfal6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100138" TargetMode="External"/><Relationship Id="rIdmppsk1pmfpo2bpcivaaxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/10020" TargetMode="External"/><Relationship Id="rIdfkpbvspqym7glewsg0jcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdbriwq5txeu-njjgspuwi2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/10021" TargetMode="External"/><Relationship Id="rIdg892dd2nwjif1fccvjiea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId2imcquziwnieu9fwnf2gv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11819" TargetMode="External"/><Relationship Id="rIdskofjdauk3zqfdiewbxvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId8di1-w8tn_ayfkoqbckmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12740" TargetMode="External"/><Relationship Id="rId6q5fortqvtqrvfc71e_bu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdmnabuigdg8ghdjunmpxls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14606" TargetMode="External"/><Relationship Id="rIdm9j3ilcxyoglnunksor2n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157200" TargetMode="External"/><Relationship Id="rIdpccw7_810f1lyl9o31lky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157581" TargetMode="External"/><Relationship Id="rIdvhzqacn87f69hj73plwur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIduhcrcc7wqiwyzhd0glx5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157586" TargetMode="External"/><Relationship Id="rIdsh4gdwusbwtycaoq1_9fz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159892" TargetMode="External"/><Relationship Id="rIdimsgs5u_l5zp1cjiydwtk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158016" TargetMode="External"/><Relationship Id="rIdjydqkbpb2lqfsno1litho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdkqvom1udajmwors187bvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158558" TargetMode="External"/><Relationship Id="rIdwkdwpme6ujq8bqvd4ctpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159908" TargetMode="External"/><Relationship Id="rId2ud4io74bfvhnk8qh2vm2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdxmereiz9jgwc9pfsipbwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159118" TargetMode="External"/><Relationship Id="rIdi3ihnj16ksvkdadwrgtns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159123" TargetMode="External"/><Relationship Id="rIdxzxfeemqxqee1zf5hdbx6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159395" TargetMode="External"/><Relationship Id="rIdtnntn9qmwwnjagej7mnio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId5it7eayxh1js8twg7gidc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159617" TargetMode="External"/><Relationship Id="rIdkyc0gyqkvv9lug5kr2n-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdzyh4gvslrkclpxjcwvspm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159810" TargetMode="External"/><Relationship Id="rIdtijcj_i0h2esej5_f8wxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdazlpzykkrht1tzbkxg_6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159708" TargetMode="External"/><Relationship Id="rIdgrb8z0pmmkh0-fcb8c0ns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160412" TargetMode="External"/><Relationship Id="rIdgatlorpci38ptqakekbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdtvmglwn6qrzjllps3rbiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160411" TargetMode="External"/><Relationship Id="rIdtijgjneziiqzwzjhu4t_q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdyww8kl7zfbon8ncwsi6ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160370" TargetMode="External"/><Relationship Id="rIdznuhszuem3kh4qynjn4mo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rId7o0cuajs2vdvhjhstujdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003213" TargetMode="External"/><Relationship Id="rIdtg2chgwew63vrw87yf_pn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdmxzee36jvazluumkit12s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160527" TargetMode="External"/><Relationship Id="rIdz0chhleiwxlloj9lhfsvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdhjx2tkgqrgtq0awnflzbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009995" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIddbjkpbn8yihg7ezwmfo_b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008396" TargetMode="External"/><Relationship Id="rIdwu-fgfq3nrs5cf3ja2roe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdv567zve07z3v-qhw1q2gg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008396" TargetMode="External"/><Relationship Id="rIdpexcx-yypl33maprg3q9n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>