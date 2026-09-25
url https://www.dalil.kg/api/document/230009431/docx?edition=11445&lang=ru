--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -145,236 +145,236 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в постановление Кабинета Министров Кыргызской Республики "О мерах по реализации требований статей 336 и 345 Налогового кодекса Кыргызской Республики" от 22 февраля 2022 года № 94</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях защиты интересов отечественных производителей алкогольной продукции, в соответствии со </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddlgiybz85kgz9smp_p_yc">
+      <w:hyperlink w:history="1" r:id="rIdpcqtxl4wh7bxbyybne3k1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О государственной монополии на производство, импорт, хранение и реализацию этилового спирта и государственном регулировании производства и оборота алкогольной продукции", статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId24y4bxn53fqltdcv_ktkf">
+      <w:hyperlink w:history="1" r:id="rIdexuhpyqdqhkmzm3nnugf8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3aug1bfcjoma59xfifnmo">
+      <w:hyperlink w:history="1" r:id="rIdfpslhks3g75t3xbsnvfe9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf5dkvh_frvkfnf9g_ejda">
+      <w:hyperlink w:history="1" r:id="rIdqbggevqpjnsyq-awsvxpc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О мерах по реализации требований статей </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsamanrh3fknrwtou54vys">
+      <w:hyperlink w:history="1" r:id="rId6oylp7lp3gl-huvzklnbv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">336</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmstqhemwe91obwkwrjeo-">
+      <w:hyperlink w:history="1" r:id="rIdtm1unilsz-ie3f2ubse5b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">345</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Кыргызской Республики" от 22 февраля 2022 года № 94 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeayvtneeop-ffps6s_nhr">
+      <w:hyperlink w:history="1" r:id="rIddsditwknvk7wlep2jlsxg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке выдачи и применения марок акцизного сбора в Кыргызской Республике, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbo0gjtnebgnin-stig99_">
+      <w:hyperlink w:history="1" r:id="rIdj14ff-8gabcn-elri1yup">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -530,71 +530,71 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"Орган налоговой службы в месячный срок производит проверку вышеперечисленных документов и принимает решение о возврате испорченных акцизных марок в уполномоченный банк, которое составляется в 3 экземплярах по форме, утверждаемой органом налоговой службы. Первый экземпляр решения о возврате акцизных марок остается в уполномоченном банке, второй - у налогоплательщика, третий - в органе налоговой службы. В случае принятия решения о возврате испорченных акцизных марок на алкогольную продукцию копия данного решения направляется органом налоговой службы в уполномоченный государственный орган, осуществляющий государственный контроль в сфере производства и оборота этилового спирта, алкогольной и спиртосодержащей продукции.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxo7ghacxiza9ryasj6zaa">
+      <w:hyperlink w:history="1" r:id="rIdkc_alweg7us_iioyb_ffc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> применения и администрирования депозитного платежа при ввозе маркируемой алкогольной продукции из государств-членов Евразийского экономического союза, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkrtzte6d1pnbza1gvnzku">
+      <w:hyperlink w:history="1" r:id="rIduyvspqd7biwvpn7zyg4nb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -968,69 +968,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdc7n8oul0uafc3e5safehf">
+    <w:hyperlink w:history="1" r:id="rIded715qfhysizyqnszpdfx">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230009431</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdwiouf_d8hx76xr9kgjyoc">
+    <w:hyperlink w:history="1" r:id="rIduz6ldv3dpgxjheujelayi">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1173,57 +1173,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIddlgiybz85kgz9smp_p_yc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112645#st_8" TargetMode="External"/><Relationship Id="rId24y4bxn53fqltdcv_ktkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rId3aug1bfcjoma59xfifnmo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdf5dkvh_frvkfnf9g_ejda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159100" TargetMode="External"/><Relationship Id="rIdsamanrh3fknrwtou54vys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_336" TargetMode="External"/><Relationship Id="rIdmstqhemwe91obwkwrjeo-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_345" TargetMode="External"/><Relationship Id="rIdeayvtneeop-ffps6s_nhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430908" TargetMode="External"/><Relationship Id="rIdbo0gjtnebgnin-stig99_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159100" TargetMode="External"/><Relationship Id="rIdxo7ghacxiza9ryasj6zaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159100#pr2" TargetMode="External"/><Relationship Id="rIdkrtzte6d1pnbza1gvnzku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159100" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdpcqtxl4wh7bxbyybne3k1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112645#st_8" TargetMode="External"/><Relationship Id="rIdexuhpyqdqhkmzm3nnugf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdfpslhks3g75t3xbsnvfe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdqbggevqpjnsyq-awsvxpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159100" TargetMode="External"/><Relationship Id="rId6oylp7lp3gl-huvzklnbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_336" TargetMode="External"/><Relationship Id="rIdtm1unilsz-ie3f2ubse5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_345" TargetMode="External"/><Relationship Id="rIddsditwknvk7wlep2jlsxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430908" TargetMode="External"/><Relationship Id="rIdj14ff-8gabcn-elri1yup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159100" TargetMode="External"/><Relationship Id="rIdkc_alweg7us_iioyb_ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159100#pr2" TargetMode="External"/><Relationship Id="rIduyvspqd7biwvpn7zyg4nb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159100" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdc7n8oul0uafc3e5safehf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009431" TargetMode="External"/><Relationship Id="rIdwiouf_d8hx76xr9kgjyoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIded715qfhysizyqnszpdfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009431" TargetMode="External"/><Relationship Id="rIduz6ldv3dpgxjheujelayi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>