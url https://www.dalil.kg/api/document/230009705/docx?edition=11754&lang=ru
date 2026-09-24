--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -270,51 +270,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Положения части 2 настоящей статьи не препятствуют установлению другими законами ограничений на доступ к информации в соответствии с требованиями настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. При применении настоящего Закона его нормы должны интерпретироваться способом, позволяющим наиболее полно реализовать его цели и цели реализации права на доступ к информации, изложенные в статье 1 и части 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu0wsy2vch2oc2trzwu3ze">
+      <w:hyperlink w:history="1" r:id="rId2aohmp2sekw9pbfhgqlgv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -350,51 +350,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) на отношения, возникшие в связи с обращением физических и юридических лиц, порядок рассмотрения которых установлен процессуальным законодательством;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) на отношения, связанные с предоставлением информации, доступ к которой ограничен в соответствии с законами в сфере защиты государственных секретов, защиты персональных данных Кыргызской Республики, а также на отношения, связанные с предоставлением информации, доступ к которой ограничен в соответствии с частью 3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduer4xqv6ycpsvyimpwlxf">
+      <w:hyperlink w:history="1" r:id="rIdrzvzpxahaxaufblxjzpk2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="200"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -594,51 +594,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">обладатели информации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - субъекты государственного и негосударственного сектора, определенные в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId89ndqy3xbgkijrawkty5m">
+      <w:hyperlink w:history="1" r:id="rIdn2fi1gsjss_yxng_vpya1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3088,86 +3088,86 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Предоставление информации по запросу подлежит отказу, если:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) запрашиваемая информация относится к категории ограниченной информации в соответствии со </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlgako3nnu2otqf-aabbil">
+      <w:hyperlink w:history="1" r:id="rIdy3boe_yt2v65q_l0xa8r5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) запрос не соответствует требованиям, предусмотренным в части 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdckxsfpttrdxffms_gqyxd">
+      <w:hyperlink w:history="1" r:id="rIddjatvb662ns-1gz3yvudb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, при условии, что лицом, ответственным за предоставление ответа, была предложена помощь заявителю в устранении таких недостатков;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3677,51 +3677,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Публикация в печатных изданиях судебных актов, внесенных в Государственный реестр судебных актов, производится без дополнительного заверения. Не допускается искажение содержания текстов судебных актов. Публикация судебных актов, внесенных в Государственный реестр судебных актов, должна отвечать также другим требованиям настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Каждый имеет право получить заверенную копию судебного акта в сроки, предусмотренные</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpdiktdyvrkqs9hd_qbm8a">
+      <w:hyperlink w:history="1" r:id="rIdblwyzvxvkrnuq_qgrapv2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> статьей 17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="200"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -5471,51 +5471,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Субъекты государственного сектора обязаны создавать сайты в сети Интернет для размещения официальной информации о своей деятельности. Под сайтом субъекта государственного сектора в сети Интернет для настоящего Закона понимается совокупность информации, доступ к которой осуществляется посредством сети Интернет, объединенной одним адресом в доменной зоне "KG".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. На веб-сайте субъекта государственного сектора размещается информация, предусмотренная </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkjezulnegtxx7vji2vcl6">
+      <w:hyperlink w:history="1" r:id="rIdvsqsgkfjzwggzfwjjqhke">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -6019,51 +6019,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Открытость заседаний гарантируется возможностью присутствия на них лиц, подавших заявки на участие в соответствующих заседаниях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Закрытые заседания субъектов государственного сектора проводятся в случаях обсуждения на них вопросов, информация о которых является информацией ограниченного доступа в соответствии со </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-yuqwv9ggla9bnug2fadb">
+      <w:hyperlink w:history="1" r:id="rIdgi_hmqh_fiwa7c6bqmqeh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -6850,71 +6850,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 44. Обжалование отказа в предоставлении информации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Отказ в предоставлении информации, а также иные действия (бездействие) и решения обладателя информации, нарушающие требования настоящего Закона, могут быть обжалованы по выбору пользователя информации вышестоящему органу или должностному лицу, Акыйкатчы (Омбудсмену) Кыргызской Республики с учетом особенностей, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwey1indk-uq80yvj_5jy8">
+      <w:hyperlink w:history="1" r:id="rIdrrp_cnp_azobedrzdezho">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">главой 10 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">настоящего Закона либо в суд в порядке, установленном Административно-процессуальным</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9ph3q-fk4-6hreu8eppnl">
+      <w:hyperlink w:history="1" r:id="rIdwfuhh-1emsp2jqljhmlhk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="200"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -6922,71 +6922,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 45. Обжалование отказа в предоставлении информации вышестоящему органу или должностному лицу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Отказ в предоставлении информации, а также иные действия (бездействие) и решения обладателей информации, нарушающие требования настоящего Закона, могут быть обжалованы в порядке и сроки, предусмотренные статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdovj2g9gdosr5qvbjwseow">
+      <w:hyperlink w:history="1" r:id="rIdqxhmctmyhs9hf89zk7ejb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">46</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddvpfhz1p42nopys-bo2uk">
+      <w:hyperlink w:history="1" r:id="rIdumm_c7u6rfpbxmhw-nb0x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">48</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="200"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -7543,621 +7543,621 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1h9dlj_w5m2ukhztk1ry0">
+      <w:hyperlink w:history="1" r:id="rIdctczumd0iovmg5lcj1a67">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О гарантиях и свободе доступа к информации" от 5 декабря 1997 года № 89 (Ведомости Жогорку Кенеша Кыргызской Республики, 1997 г., № 12 ст.580);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqcmry4iyq78j2kzgpsd16">
+      <w:hyperlink w:history="1" r:id="rIduhlk-le4y0uvaddxewz-r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrk9lqma1m2yorvqqhk8j2">
+      <w:hyperlink w:history="1" r:id="rIdexucsuw5la2ggxe4gtahy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О гарантиях и свободе доступа к информации" от 18 октября 2002 года № 147 (Ведомости Жогорку Кенеша Кыргызской Республики, 2002 г., № 12 ст.498);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrxrbrrwp9y9jlwbavwg9n">
+      <w:hyperlink w:history="1" r:id="rIdlekv36sr3lxvw1uhxj3wl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О доступе к информации, находящейся в ведении государственных органов и органов местного самоуправления Кыргызской Республики" от 28 декабря 2006 года № 213 (Ведомости Жогорку Кенеша Кыргызской Республики, 2006 г., № 11, ст.981);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9euc-5-ashpkaxm0lygfd">
+      <w:hyperlink w:history="1" r:id="rIdjuccvxph6jp6nu1k7mxkt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О внесении дополнений и изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4cmjvc9ro6laplg7fvhlz">
+      <w:hyperlink w:history="1" r:id="rIdnapvrlnkdgzz-sofqg6nr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О гарантиях и свободе доступа к информации" от 28 декабря 2006 года № 214 (Ведомости Жогорку Кенеша Кыргызской Республики, 2006 г., № 11, ст.982);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId221arktvcdq8syi1mf95s">
+      <w:hyperlink w:history="1" r:id="rIdwwg4cp98qr45vwdu0potq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О внесении изменений в некоторые законодательные акты Кыргызской Республики" от 19 февраля 2013 года № 22 (Ведомости Жогорку Кенеша Кыргызской Республики, 2013 г., № 2, ст.115);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxsde0gps0kysjcmtnglvs">
+      <w:hyperlink w:history="1" r:id="rIdhwq3ybszfwvp-fd5c5jwn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О внесении дополнений в некоторые законодательные акты Кыргызской Республики" от 18 февраля 2014 года № 35 (Ведомости Жогорку Кенеша Кыргызской Республики, 2014 г., № 2, ст.90);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3uproxgex5wh6gc4a3scy">
+      <w:hyperlink w:history="1" r:id="rIdoia9y4oa0csiafndz81se">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtt-tarzo_kpiqhrxnlkxk">
+      <w:hyperlink w:history="1" r:id="rId9z5brqjgnuibsdfxfhs59">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О доступе к информации, находящейся в ведении государственных органов и органов местного самоуправления Кыргызской Республики" от 27 июля 2016 года № 152 (Ведомости Жогорку Кенеша Кыргызской Республики, 2016 г., № 7, ст.870);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8) статьи </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4y7kicu3abarpxjdmgtqi">
+      <w:hyperlink w:history="1" r:id="rId5o6_7g93upqk1r3wozrn8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkrt-w8xcnkmipqg74rjn-">
+      <w:hyperlink w:history="1" r:id="rIdkkavl1qb6fzh89wjavfw7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О внесении изменений в некоторые законодательные акты Кыргызской Республики (в законы Кыргызской Республики "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnk3jz61hjz7hv9b1u0ulh">
+      <w:hyperlink w:history="1" r:id="rIdk2vfc83v-pvfhpezo494v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О гарантиях и свободе доступа к информации</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcjm9ou4h9uhpwx27j5ygp">
+      <w:hyperlink w:history="1" r:id="rIdrwi7kmzibxxzmfemuimqz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О доступе к информации, находящейся в ведении государственных органов и органов местного самоуправления Кыргызской Республики</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdunapyqeczwqnrlgep2ibd">
+      <w:hyperlink w:history="1" r:id="rId7otan1abfskt1vgghtc7_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О нормативных правовых актах Кыргызской Республики</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">")" от 29 декабря 2016 года № 224 (Ведомости Жогорку Кенеша Кыргызской Республики, 2016 г., № 11, ст.1201);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9) статьи </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmgylwjakgr1gothshxgwv">
+      <w:hyperlink w:history="1" r:id="rId4x8pqctquwvos-bgovnlj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm2kra8wd_y0mtttwuowsd">
+      <w:hyperlink w:history="1" r:id="rIdftyfokn_zdyeg4efhvxx0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О внесении изменений в некоторые законодательные акты в связи с принятием </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzvogayhaadp0kvoejgdgu">
+      <w:hyperlink w:history="1" r:id="rIdrnuwvnwfuu7e-hkaaayjl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об основах административной деятельности и административных процедурах" от 18 марта 2017 года № 47 (Ведомости Жогорку Кенеша Кыргызской Республики, 2017 г., № 3, ст.179);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0qjkqs5qb80btrhwpe9cc">
+      <w:hyperlink w:history="1" r:id="rIdzvwajpzm3_nfeowj9f7td">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О внесении изменений в некоторые законодательные акты Кыргызской Республики (в законы Кыргызской Республики "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmm42fa-ynua-gz_9qnibz">
+      <w:hyperlink w:history="1" r:id="rIdx-u59tkjhuclke4gj2voj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О государственных и муниципальных услугах</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy-pfbb4obf9s7tyszk7bb">
+      <w:hyperlink w:history="1" r:id="rIdqr4erl5wdem5nevebmcvx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О доступе к информации, находящейся в ведении государственных органов и органов местного самоуправления Кыргызской Республики</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">")" от 20 июля 2017 года № 130 (Ведомости Жогорку Кенеша Кыргызской Республики, 2017 г., № 7-8, ст.732);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5mqcr9u98kqoqrszqm1xl">
+      <w:hyperlink w:history="1" r:id="rId3abbytqwaknxgra5yyuyn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О внесении изменений в некоторые законодательные акты по вопросам разведывательной и контрразведывательной деятельности" от 30 июня 2022 года № 53 (газета "Эркин-Тоо" от 8 июля 2022 года № 60-61).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -8481,69 +8481,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIduolgc4xjq7lkfrl13nz3r">
+    <w:hyperlink w:history="1" r:id="rIdumvthsxpngiicmwchajyd">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230009705</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdrvjwmt8n36j8ahm5uqcd3">
+    <w:hyperlink w:history="1" r:id="rIdhvwc_wgj8tgm0rdc3ukek">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8686,57 +8686,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdu0wsy2vch2oc2trzwu3ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_5" TargetMode="External"/><Relationship Id="rIduer4xqv6ycpsvyimpwlxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_8" TargetMode="External"/><Relationship Id="rId89ndqy3xbgkijrawkty5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_11" TargetMode="External"/><Relationship Id="rIdlgako3nnu2otqf-aabbil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_8" TargetMode="External"/><Relationship Id="rIdckxsfpttrdxffms_gqyxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_16" TargetMode="External"/><Relationship Id="rIdpdiktdyvrkqs9hd_qbm8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_17" TargetMode="External"/><Relationship Id="rIdkjezulnegtxx7vji2vcl6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_22" TargetMode="External"/><Relationship Id="rId-yuqwv9ggla9bnug2fadb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_8" TargetMode="External"/><Relationship Id="rIdwey1indk-uq80yvj_5jy8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#g10" TargetMode="External"/><Relationship Id="rId9ph3q-fk4-6hreu8eppnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111520" TargetMode="External"/><Relationship Id="rIdovj2g9gdosr5qvbjwseow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_46" TargetMode="External"/><Relationship Id="rIddvpfhz1p42nopys-bo2uk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_48" TargetMode="External"/><Relationship Id="rId1h9dlj_w5m2ukhztk1ry0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/589" TargetMode="External"/><Relationship Id="rIdqcmry4iyq78j2kzgpsd16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1104" TargetMode="External"/><Relationship Id="rIdrk9lqma1m2yorvqqhk8j2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/589" TargetMode="External"/><Relationship Id="rIdrxrbrrwp9y9jlwbavwg9n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202010" TargetMode="External"/><Relationship Id="rId9euc-5-ashpkaxm0lygfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202011" TargetMode="External"/><Relationship Id="rId4cmjvc9ro6laplg7fvhlz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/589" TargetMode="External"/><Relationship Id="rId221arktvcdq8syi1mf95s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203829#st_2" TargetMode="External"/><Relationship Id="rIdxsde0gps0kysjcmtnglvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205257#st_3" TargetMode="External"/><Relationship Id="rId3uproxgex5wh6gc4a3scy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111431" TargetMode="External"/><Relationship Id="rIdtt-tarzo_kpiqhrxnlkxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202010" TargetMode="External"/><Relationship Id="rId4y7kicu3abarpxjdmgtqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111505#st_1" TargetMode="External"/><Relationship Id="rIdkrt-w8xcnkmipqg74rjn-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111505" TargetMode="External"/><Relationship Id="rIdnk3jz61hjz7hv9b1u0ulh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/589" TargetMode="External"/><Relationship Id="rIdcjm9ou4h9uhpwx27j5ygp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202010" TargetMode="External"/><Relationship Id="rIdunapyqeczwqnrlgep2ibd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rIdmgylwjakgr1gothshxgwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111554#st_4" TargetMode="External"/><Relationship Id="rIdm2kra8wd_y0mtttwuowsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111554" TargetMode="External"/><Relationship Id="rIdzvogayhaadp0kvoejgdgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111254" TargetMode="External"/><Relationship Id="rId0qjkqs5qb80btrhwpe9cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111637#st_2" TargetMode="External"/><Relationship Id="rIdmm42fa-ynua-gz_9qnibz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205360" TargetMode="External"/><Relationship Id="rIdy-pfbb4obf9s7tyszk7bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202010" TargetMode="External"/><Relationship Id="rId5mqcr9u98kqoqrszqm1xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112391#st_4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2aohmp2sekw9pbfhgqlgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_5" TargetMode="External"/><Relationship Id="rIdrzvzpxahaxaufblxjzpk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_8" TargetMode="External"/><Relationship Id="rIdn2fi1gsjss_yxng_vpya1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_11" TargetMode="External"/><Relationship Id="rIdy3boe_yt2v65q_l0xa8r5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_8" TargetMode="External"/><Relationship Id="rIddjatvb662ns-1gz3yvudb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_16" TargetMode="External"/><Relationship Id="rIdblwyzvxvkrnuq_qgrapv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_17" TargetMode="External"/><Relationship Id="rIdvsqsgkfjzwggzfwjjqhke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_22" TargetMode="External"/><Relationship Id="rIdgi_hmqh_fiwa7c6bqmqeh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_8" TargetMode="External"/><Relationship Id="rIdrrp_cnp_azobedrzdezho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#g10" TargetMode="External"/><Relationship Id="rIdwfuhh-1emsp2jqljhmlhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111520" TargetMode="External"/><Relationship Id="rIdqxhmctmyhs9hf89zk7ejb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_46" TargetMode="External"/><Relationship Id="rIdumm_c7u6rfpbxmhw-nb0x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705#st_48" TargetMode="External"/><Relationship Id="rIdctczumd0iovmg5lcj1a67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/589" TargetMode="External"/><Relationship Id="rIduhlk-le4y0uvaddxewz-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1104" TargetMode="External"/><Relationship Id="rIdexucsuw5la2ggxe4gtahy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/589" TargetMode="External"/><Relationship Id="rIdlekv36sr3lxvw1uhxj3wl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202010" TargetMode="External"/><Relationship Id="rIdjuccvxph6jp6nu1k7mxkt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202011" TargetMode="External"/><Relationship Id="rIdnapvrlnkdgzz-sofqg6nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/589" TargetMode="External"/><Relationship Id="rIdwwg4cp98qr45vwdu0potq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203829#st_2" TargetMode="External"/><Relationship Id="rIdhwq3ybszfwvp-fd5c5jwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205257#st_3" TargetMode="External"/><Relationship Id="rIdoia9y4oa0csiafndz81se" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111431" TargetMode="External"/><Relationship Id="rId9z5brqjgnuibsdfxfhs59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202010" TargetMode="External"/><Relationship Id="rId5o6_7g93upqk1r3wozrn8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111505#st_1" TargetMode="External"/><Relationship Id="rIdkkavl1qb6fzh89wjavfw7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111505" TargetMode="External"/><Relationship Id="rIdk2vfc83v-pvfhpezo494v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/589" TargetMode="External"/><Relationship Id="rIdrwi7kmzibxxzmfemuimqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202010" TargetMode="External"/><Relationship Id="rId7otan1abfskt1vgghtc7_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rId4x8pqctquwvos-bgovnlj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111554#st_4" TargetMode="External"/><Relationship Id="rIdftyfokn_zdyeg4efhvxx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111554" TargetMode="External"/><Relationship Id="rIdrnuwvnwfuu7e-hkaaayjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111254" TargetMode="External"/><Relationship Id="rIdzvwajpzm3_nfeowj9f7td" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111637#st_2" TargetMode="External"/><Relationship Id="rIdx-u59tkjhuclke4gj2voj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205360" TargetMode="External"/><Relationship Id="rIdqr4erl5wdem5nevebmcvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202010" TargetMode="External"/><Relationship Id="rId3abbytqwaknxgra5yyuyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112391#st_4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIduolgc4xjq7lkfrl13nz3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705" TargetMode="External"/><Relationship Id="rIdrvjwmt8n36j8ahm5uqcd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdumvthsxpngiicmwchajyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705" TargetMode="External"/><Relationship Id="rIdhvwc_wgj8tgm0rdc3ukek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>