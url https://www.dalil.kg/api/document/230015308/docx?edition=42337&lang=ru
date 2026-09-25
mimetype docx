--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -114,51 +114,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(к</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddj9etea7ul2vrhd8ccfhb">
+      <w:hyperlink w:history="1" r:id="rIds_xko3d00c_bzcmh2hcpd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинета Министров Кыргызской Республики
  от 25 сентября 2024 года № 586)</w:t>
       </w:r>
     </w:p>
@@ -186,51 +186,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ПРОГРАММА
  государственного субсидирования инициатив местного сообщества Кыргызской Республики на 2024-2027 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrbkfsikj4kg46ubo0_0_z">
+      <w:hyperlink w:history="1" r:id="rId6c8tisohgwuhumotpgus7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 декабря 2025 года № 779</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -271,164 +271,164 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Формирование ответственного местного сообщества, каждый член которого способен квалифицированно участвовать в развитии своей территории, является одним из приоритетных направлений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Национальной стратегии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> развития на 2018-2040 годы (далее - Национальная стратегия), утвержденной </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5cccqipmq2bncqfpqdbtg">
+      <w:hyperlink w:history="1" r:id="rIdolpyxfqeivffiiitpn51x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 31 октября 2018 года № 221. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Национальной стратегией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> предусмотрено создание условий, при которых граждане местного сообщества получат возможность реализовать свои инициативы в целях развития своего региона, города, села.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Численность местного сообщества, проживающего в городах, на 1 января 2024 года составила 34,86%, проживающего в сельских населенных пунктах, составила 65,14%. В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq-apmedhhdurtnp_1azxw">
+      <w:hyperlink w:history="1" r:id="rIdvy13vn361o2mdnewfwviu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "О проведении административно-территориальной реформы в пилотном режиме на уровне айыльных аймаков и городов Кыргызской Республики" от 29 декабря 2023 года № 370 в рамках проводимой в настоящее время административно-территориальной реформы в пилотном режиме из 452 айылных аймаков образовано 235 укрупненных айылных аймаков, количество городов увеличилось с 32 до 33.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdg_vnbxatlnc8w4wglsybx">
+      <w:hyperlink w:history="1" r:id="rIdlfjmszpfo9hqkbakim7e7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики местному сообществу гарантировано право и реальная возможность осуществлять местное самоуправление, направленное на решение вопросов местного значения в своих интересах и под свою ответственность. В республике действует нормативная правовая база, направленная на осуществление конституционных прав местного сообщества.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqf_ebfgm1iw61ahkafeto">
+      <w:hyperlink w:history="1" r:id="rIdnrt61nxxsqzigm0m_1f5c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О местной государственной администрации и органах местного самоуправления" местное самоуправление осуществляется местными сообществами через представительные и исполнительные органы местного самоуправления, а также путем непосредственного участия граждан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -622,51 +622,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Из республиканского бюджета в фонды развития регионов ежегодно перечисляются средства для развития местной экономики, поддержки инициатив местного сообщества. По итогам 2022 года 87% средств из бюджета фондов развития регионов были направлены на улучшение социальной и муниципальной инфраструктуры. В регионах республики было построено 32 спортивных объекта, 3 здания здравоохранения (ФАП), отремонтировано 72 административных здания и улучшено состояние 256 ирригационных объектов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В регионах республики успешно реализуется проект "Одно село - один продукт" (ОСОП), основанный на опыте реализации проекта в Японии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdqedfe2edbm9332dy5jtmv">
+      <w:hyperlink w:history="1" r:id="rIdg0yvzseeewwhhmryqshoz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 20 февраля 2023 года № 29 проект "Одно село - один продукт" запущен как Национальный экономический проект в сфере развития регионов Кыргызской Республики. Проект распространяется в регионах республики с особым акцентом на устойчивую работу местных сообществ, создание рабочих мест, производство прибыльной продукции и ее экспорт на международные рынки. За период реализации проекта местные производители заключили 167 экспортных контрактов на общую сумму 238 млн. сомов, местными сообществами за период с 2017 года по 2023 год разработано более 700 продуктов, которые успешно продаются как на внутреннем, так и на внешнем рынках таких стран как Япония, Китай, Корея, Казахстан, Узбекистан, Саудовская Аравия, ОАЭ, Россия, США, Франция, Германия, Испания и других.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -687,51 +687,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В связи с недостаточностью средств местных бюджетов, недостаточным потенциалом органов местного самоуправления по вовлечению местного сообщества в развитие своей территории, низкой информированностью жителей населенных пунктов по вопросам выдвижения и реализации проектов в рамках местных инициатив, в Программе предусмотрены задачи, выполнение которых позволит привлечь местное сообщество к активному участию в реализации проектов, наиболее актуальных для граждан, проживающих в городах и селах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для поддержки инициатив местного сообщества в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhkvn_tsdr8rxncoqahfxp">
+      <w:hyperlink w:history="1" r:id="rId3h06tdabk0dynoywjbyp9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "О дальнейших мерах по совершенствованию административно-территориального устройства и развитию регионов Кыргызской Республики" от 18 октября 2022 года № 350 предусмотрено государственное субсидирование инициатив местного сообщества.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1387,71 +1387,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 6.1. Разработка законодательства в сфере государственного субсидирования инициатив местного сообщества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Решение задачи по созданию механизма государственного субсидирования инициатив местного сообщества предусматривает внесение соответствующих изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4unxivbylxg8fykulch_t">
+      <w:hyperlink w:history="1" r:id="rIdu9rhmkzhbtx5eqplc5fek">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Типовое положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Фондах развития регионов, утвержденное </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz6rifffiwfpj2ae-a5nhu">
+      <w:hyperlink w:history="1" r:id="rIdltylzhiahp8fxxo0qzqrt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 16 января 2023 года № 20, в части:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1879,51 +1879,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Параграф в редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId02f2lqtgy_7vdbm6vbvbn">
+      <w:hyperlink w:history="1" r:id="rIdtosagvvjquj1wvwoywgof">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 декабря 2025 года № 779</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3648,69 +3648,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId-pdodg8wpv1qkelp2hkeg">
+    <w:hyperlink w:history="1" r:id="rIdryjcsy-zubfwprdw-8wme">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230015308</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdutcxp-gnmpphwk393dme2">
+    <w:hyperlink w:history="1" r:id="rIdcf_dgwjqvxz17vlznbliv">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3853,57 +3853,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIddj9etea7ul2vrhd8ccfhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015303" TargetMode="External"/><Relationship Id="rIdrbkfsikj4kg46ubo0_0_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035287" TargetMode="External"/><Relationship Id="rId5cccqipmq2bncqfpqdbtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430002" TargetMode="External"/><Relationship Id="rIdq-apmedhhdurtnp_1azxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001079" TargetMode="External"/><Relationship Id="rIdg_vnbxatlnc8w4wglsybx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdqf_ebfgm1iw61ahkafeto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112302" TargetMode="External"/><Relationship Id="rIdqedfe2edbm9332dy5jtmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/434900" TargetMode="External"/><Relationship Id="rIdhkvn_tsdr8rxncoqahfxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/434830" TargetMode="External"/><Relationship Id="rId4unxivbylxg8fykulch_t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159859" TargetMode="External"/><Relationship Id="rIdz6rifffiwfpj2ae-a5nhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159858" TargetMode="External"/><Relationship Id="rId02f2lqtgy_7vdbm6vbvbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035287" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIds_xko3d00c_bzcmh2hcpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015303" TargetMode="External"/><Relationship Id="rId6c8tisohgwuhumotpgus7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035287" TargetMode="External"/><Relationship Id="rIdolpyxfqeivffiiitpn51x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430002" TargetMode="External"/><Relationship Id="rIdvy13vn361o2mdnewfwviu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001079" TargetMode="External"/><Relationship Id="rIdlfjmszpfo9hqkbakim7e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdnrt61nxxsqzigm0m_1f5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112302" TargetMode="External"/><Relationship Id="rIdg0yvzseeewwhhmryqshoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/434900" TargetMode="External"/><Relationship Id="rId3h06tdabk0dynoywjbyp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/434830" TargetMode="External"/><Relationship Id="rIdu9rhmkzhbtx5eqplc5fek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159859" TargetMode="External"/><Relationship Id="rIdltylzhiahp8fxxo0qzqrt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159858" TargetMode="External"/><Relationship Id="rIdtosagvvjquj1wvwoywgof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035287" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId-pdodg8wpv1qkelp2hkeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015308" TargetMode="External"/><Relationship Id="rIdutcxp-gnmpphwk393dme2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdryjcsy-zubfwprdw-8wme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015308" TargetMode="External"/><Relationship Id="rIdcf_dgwjqvxz17vlznbliv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>