--- v1 (2026-09-25)
+++ v2 (2026-09-25)
@@ -114,51 +114,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(к</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds_xko3d00c_bzcmh2hcpd">
+      <w:hyperlink w:history="1" r:id="rIddepqi2y1kx3tpskndnr1u">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинета Министров Кыргызской Республики
  от 25 сентября 2024 года № 586)</w:t>
       </w:r>
     </w:p>
@@ -186,51 +186,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ПРОГРАММА
  государственного субсидирования инициатив местного сообщества Кыргызской Республики на 2024-2027 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6c8tisohgwuhumotpgus7">
+      <w:hyperlink w:history="1" r:id="rIdj0pcvm1o9hh4m8jokdqin">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 декабря 2025 года № 779</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -271,164 +271,164 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Формирование ответственного местного сообщества, каждый член которого способен квалифицированно участвовать в развитии своей территории, является одним из приоритетных направлений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Национальной стратегии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> развития на 2018-2040 годы (далее - Национальная стратегия), утвержденной </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdolpyxfqeivffiiitpn51x">
+      <w:hyperlink w:history="1" r:id="rIdwpk6o8dmer5ax2qaikrj_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 31 октября 2018 года № 221. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Национальной стратегией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> предусмотрено создание условий, при которых граждане местного сообщества получат возможность реализовать свои инициативы в целях развития своего региона, города, села.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Численность местного сообщества, проживающего в городах, на 1 января 2024 года составила 34,86%, проживающего в сельских населенных пунктах, составила 65,14%. В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvy13vn361o2mdnewfwviu">
+      <w:hyperlink w:history="1" r:id="rIdpkpfkhbczaabsgfsyqkr3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "О проведении административно-территориальной реформы в пилотном режиме на уровне айыльных аймаков и городов Кыргызской Республики" от 29 декабря 2023 года № 370 в рамках проводимой в настоящее время административно-территориальной реформы в пилотном режиме из 452 айылных аймаков образовано 235 укрупненных айылных аймаков, количество городов увеличилось с 32 до 33.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdlfjmszpfo9hqkbakim7e7">
+      <w:hyperlink w:history="1" r:id="rIdzosu27lkbcz6urhuv5gcb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики местному сообществу гарантировано право и реальная возможность осуществлять местное самоуправление, направленное на решение вопросов местного значения в своих интересах и под свою ответственность. В республике действует нормативная правовая база, направленная на осуществление конституционных прав местного сообщества.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnrt61nxxsqzigm0m_1f5c">
+      <w:hyperlink w:history="1" r:id="rIdsyrhdgg-g-1879t-pjgxt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О местной государственной администрации и органах местного самоуправления" местное самоуправление осуществляется местными сообществами через представительные и исполнительные органы местного самоуправления, а также путем непосредственного участия граждан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -622,51 +622,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Из республиканского бюджета в фонды развития регионов ежегодно перечисляются средства для развития местной экономики, поддержки инициатив местного сообщества. По итогам 2022 года 87% средств из бюджета фондов развития регионов были направлены на улучшение социальной и муниципальной инфраструктуры. В регионах республики было построено 32 спортивных объекта, 3 здания здравоохранения (ФАП), отремонтировано 72 административных здания и улучшено состояние 256 ирригационных объектов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В регионах республики успешно реализуется проект "Одно село - один продукт" (ОСОП), основанный на опыте реализации проекта в Японии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdg0yvzseeewwhhmryqshoz">
+      <w:hyperlink w:history="1" r:id="rId7pezgspq3nyv05_gcvdb6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 20 февраля 2023 года № 29 проект "Одно село - один продукт" запущен как Национальный экономический проект в сфере развития регионов Кыргызской Республики. Проект распространяется в регионах республики с особым акцентом на устойчивую работу местных сообществ, создание рабочих мест, производство прибыльной продукции и ее экспорт на международные рынки. За период реализации проекта местные производители заключили 167 экспортных контрактов на общую сумму 238 млн. сомов, местными сообществами за период с 2017 года по 2023 год разработано более 700 продуктов, которые успешно продаются как на внутреннем, так и на внешнем рынках таких стран как Япония, Китай, Корея, Казахстан, Узбекистан, Саудовская Аравия, ОАЭ, Россия, США, Франция, Германия, Испания и других.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -687,51 +687,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В связи с недостаточностью средств местных бюджетов, недостаточным потенциалом органов местного самоуправления по вовлечению местного сообщества в развитие своей территории, низкой информированностью жителей населенных пунктов по вопросам выдвижения и реализации проектов в рамках местных инициатив, в Программе предусмотрены задачи, выполнение которых позволит привлечь местное сообщество к активному участию в реализации проектов, наиболее актуальных для граждан, проживающих в городах и селах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для поддержки инициатив местного сообщества в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3h06tdabk0dynoywjbyp9">
+      <w:hyperlink w:history="1" r:id="rIdjckehsgljd-qf1c8gqf6c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "О дальнейших мерах по совершенствованию административно-территориального устройства и развитию регионов Кыргызской Республики" от 18 октября 2022 года № 350 предусмотрено государственное субсидирование инициатив местного сообщества.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1387,71 +1387,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 6.1. Разработка законодательства в сфере государственного субсидирования инициатив местного сообщества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Решение задачи по созданию механизма государственного субсидирования инициатив местного сообщества предусматривает внесение соответствующих изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu9rhmkzhbtx5eqplc5fek">
+      <w:hyperlink w:history="1" r:id="rIdo7pz4lkj3dxh5ptt0cc9k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Типовое положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Фондах развития регионов, утвержденное </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdltylzhiahp8fxxo0qzqrt">
+      <w:hyperlink w:history="1" r:id="rIdyhgse0bcojwxhjfspxyjo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 16 января 2023 года № 20, в части:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1879,51 +1879,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Параграф в редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtosagvvjquj1wvwoywgof">
+      <w:hyperlink w:history="1" r:id="rId6dzzs5jd7cnpu5mcmd6nn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 декабря 2025 года № 779</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3648,69 +3648,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdryjcsy-zubfwprdw-8wme">
+    <w:hyperlink w:history="1" r:id="rIdpvarl1gvqnr736edzvtlq">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230015308</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdcf_dgwjqvxz17vlznbliv">
+    <w:hyperlink w:history="1" r:id="rIdzlbxdwb4kmi3uiyjaolbg">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3853,57 +3853,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIds_xko3d00c_bzcmh2hcpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015303" TargetMode="External"/><Relationship Id="rId6c8tisohgwuhumotpgus7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035287" TargetMode="External"/><Relationship Id="rIdolpyxfqeivffiiitpn51x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430002" TargetMode="External"/><Relationship Id="rIdvy13vn361o2mdnewfwviu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001079" TargetMode="External"/><Relationship Id="rIdlfjmszpfo9hqkbakim7e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdnrt61nxxsqzigm0m_1f5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112302" TargetMode="External"/><Relationship Id="rIdg0yvzseeewwhhmryqshoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/434900" TargetMode="External"/><Relationship Id="rId3h06tdabk0dynoywjbyp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/434830" TargetMode="External"/><Relationship Id="rIdu9rhmkzhbtx5eqplc5fek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159859" TargetMode="External"/><Relationship Id="rIdltylzhiahp8fxxo0qzqrt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159858" TargetMode="External"/><Relationship Id="rIdtosagvvjquj1wvwoywgof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035287" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIddepqi2y1kx3tpskndnr1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015303" TargetMode="External"/><Relationship Id="rIdj0pcvm1o9hh4m8jokdqin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035287" TargetMode="External"/><Relationship Id="rIdwpk6o8dmer5ax2qaikrj_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430002" TargetMode="External"/><Relationship Id="rIdpkpfkhbczaabsgfsyqkr3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001079" TargetMode="External"/><Relationship Id="rIdzosu27lkbcz6urhuv5gcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdsyrhdgg-g-1879t-pjgxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112302" TargetMode="External"/><Relationship Id="rId7pezgspq3nyv05_gcvdb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/434900" TargetMode="External"/><Relationship Id="rIdjckehsgljd-qf1c8gqf6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/434830" TargetMode="External"/><Relationship Id="rIdo7pz4lkj3dxh5ptt0cc9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159859" TargetMode="External"/><Relationship Id="rIdyhgse0bcojwxhjfspxyjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159858" TargetMode="External"/><Relationship Id="rId6dzzs5jd7cnpu5mcmd6nn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035287" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdryjcsy-zubfwprdw-8wme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015308" TargetMode="External"/><Relationship Id="rIdcf_dgwjqvxz17vlznbliv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdpvarl1gvqnr736edzvtlq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015308" TargetMode="External"/><Relationship Id="rIdzlbxdwb4kmi3uiyjaolbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>