--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -187,241 +187,241 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях приведения в соответствие с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzefv37lkzscbrjzhwepeh">
+      <w:hyperlink w:history="1" r:id="rIdctfqlymh719vmedjsgbix">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О внесении изменений в некоторые законодательные акты Кыргызской Республики (в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsjtb8qzecygs4ldk892pg">
+      <w:hyperlink w:history="1" r:id="rIdepx7enpqu1cvdz_qtoibs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодекс</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики о неналоговых доходах, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdroyez4_sjuz_80inhdci9">
+      <w:hyperlink w:history="1" r:id="rIdtbgtfj2d3pkrprqrql4nx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодекс</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики о правонарушениях)", в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfphn4ygvmiqv5wpfk6gze">
+      <w:hyperlink w:history="1" r:id="rIdhadk6q2hzhu8e30n_41re">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv9jismbmx2wurs9-a1alv">
+      <w:hyperlink w:history="1" r:id="rId4tafdlfkosdxkijitwz8q">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsl0tfmirkrdhblgjl1mac">
+      <w:hyperlink w:history="1" r:id="rIdvv2uonhzmsx6k2jkoi8jp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId10jwb-y5burbnq-amewju">
+      <w:hyperlink w:history="1" r:id="rIdhqhiywk-57gmp_j5v4mju">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Правил</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> принудительной эвакуации, перемещения транспортного средства на специализированную стоянку, его хранения и применения блокираторов колес или других видов приспособлений" от 4 апреля 2017 года № 202 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrsgev6an8xog1g8ucgbnk">
+      <w:hyperlink w:history="1" r:id="rIdpudbpb6dtqvkgu1ugy6nv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Правилах </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">принудительной эвакуации, перемещения транспортного средства на специализированную стоянку, его хранения и применения блокираторов колес или других видов приспособлений, утвержденных вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7s_wiixafwnukj0zkdzn2">
+      <w:hyperlink w:history="1" r:id="rIdqvhxsh-nf7irk3fymtfvl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -487,111 +487,111 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в пункте 9 слова "Протокол составляется в трех экземплярах," заменить словами "Протокол осмотра составляется в трех экземплярах,";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в пункте 11 слова "и снятия ограничений (арест либо розыск) на транспортное средство, взыскания суммы по ранее наложенным невзысканным штрафам и пени," заменить словами ", снятия ограничений (арест либо розыск) на транспортное средство, взыскания суммы по ранее наложенным невзысканным штрафам и начисленным к ним пени (за исключением правонарушений, предусмотренных статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlbipgnzmfsg6hxaz9m5pn">
+      <w:hyperlink w:history="1" r:id="rIdzxtnl7ztuwmfokqdoppay">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">177</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjrpmcunysmcsvcthipjjc">
+      <w:hyperlink w:history="1" r:id="rIdenwxpcddr6yrlbc_p8rfl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">180</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_tugko7rhhypkrdvjnbq2">
+      <w:hyperlink w:history="1" r:id="rIdvyeegcwht38-4wzoz0zsc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">182</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd9rh1n0vymwoi364hrgyr">
+      <w:hyperlink w:history="1" r:id="rId-gc-sx1fynlv6u6xju0cw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">200 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кодекса Кыргызской Республики о правонарушениях), а также".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -755,69 +755,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdsx_nhjupletg7zjshdbnm">
+    <w:hyperlink w:history="1" r:id="rIdvsocuvxzv5kygdivjn7lr">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230016055</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdiib2fyzgpiaehjzidvxoh">
+    <w:hyperlink w:history="1" r:id="rId_yaebl6qy50ru--kofott">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -960,57 +960,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdzefv37lkzscbrjzhwepeh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011207" TargetMode="External"/><Relationship Id="rIdsjtb8qzecygs4ldk892pg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111820" TargetMode="External"/><Relationship Id="rIdroyez4_sjuz_80inhdci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIdfphn4ygvmiqv5wpfk6gze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdv9jismbmx2wurs9-a1alv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdsl0tfmirkrdhblgjl1mac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99902" TargetMode="External"/><Relationship Id="rId10jwb-y5burbnq-amewju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99903" TargetMode="External"/><Relationship Id="rIdrsgev6an8xog1g8ucgbnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99903" TargetMode="External"/><Relationship Id="rId7s_wiixafwnukj0zkdzn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99902" TargetMode="External"/><Relationship Id="rIdlbipgnzmfsg6hxaz9m5pn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_177" TargetMode="External"/><Relationship Id="rIdjrpmcunysmcsvcthipjjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_180" TargetMode="External"/><Relationship Id="rId_tugko7rhhypkrdvjnbq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_182" TargetMode="External"/><Relationship Id="rIdd9rh1n0vymwoi364hrgyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_200" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdctfqlymh719vmedjsgbix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011207" TargetMode="External"/><Relationship Id="rIdepx7enpqu1cvdz_qtoibs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111820" TargetMode="External"/><Relationship Id="rIdtbgtfj2d3pkrprqrql4nx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIdhadk6q2hzhu8e30n_41re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rId4tafdlfkosdxkijitwz8q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdvv2uonhzmsx6k2jkoi8jp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99902" TargetMode="External"/><Relationship Id="rIdhqhiywk-57gmp_j5v4mju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99903" TargetMode="External"/><Relationship Id="rIdpudbpb6dtqvkgu1ugy6nv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99903" TargetMode="External"/><Relationship Id="rIdqvhxsh-nf7irk3fymtfvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99902" TargetMode="External"/><Relationship Id="rIdzxtnl7ztuwmfokqdoppay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_177" TargetMode="External"/><Relationship Id="rIdenwxpcddr6yrlbc_p8rfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_180" TargetMode="External"/><Relationship Id="rIdvyeegcwht38-4wzoz0zsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_182" TargetMode="External"/><Relationship Id="rId-gc-sx1fynlv6u6xju0cw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_200" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsx_nhjupletg7zjshdbnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230016055" TargetMode="External"/><Relationship Id="rIdiib2fyzgpiaehjzidvxoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdvsocuvxzv5kygdivjn7lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230016055" TargetMode="External"/><Relationship Id="rId_yaebl6qy50ru--kofott" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>