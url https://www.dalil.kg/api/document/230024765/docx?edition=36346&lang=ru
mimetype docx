--- v0 (2026-09-25)
+++ v1 (2026-09-26)
@@ -114,51 +114,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(к</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdujk3dezwt-c_q7wdf2jjt">
+      <w:hyperlink w:history="1" r:id="rIdan60exrfoo1u6cdwldowt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинета Министров Кыргызской Республики
  от 31 марта 2025 года № 168)</w:t>
       </w:r>
     </w:p>
@@ -201,75 +201,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1mkxnoy7ktpb9hw7_eihm">
+      <w:hyperlink w:history="1" r:id="rId7t0kuidhjkms_9ooa3lgl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">14 апреля 2025 года № 201</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyswok0phpihvaulanka6j">
+      <w:hyperlink w:history="1" r:id="rId09r6sbaz2zkp8krkgijuq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 июля 2025 года № 435 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -294,51 +294,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Временный порядок проведения легализации отдельных категорий автотранспортных средств, ввезенных в Кыргызскую Республику до 31 декабря 2024 года и не прошедших государственную регистрацию в соответствии с законодательством Кыргызской Республики (далее - Временный порядок), разработан во исполнение </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdawvfehpuu7jxqb-1c79mi">
+      <w:hyperlink w:history="1" r:id="rIdhfbecfb-g7qikph5jvfo6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики и устанавливает временные правила проведения легализации автотранспортных средств, ввезенных в Кыргызскую Республику до 31 декабря 2024 года и не прошедших государственную регистрацию в соответствии с законодательством Кыргызской Республики, а также определяет категории таких автотранспортных средств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -435,71 +435,71 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Легализация автотранспортных средств проводится посредством обращения граждан Кыргызской Республики (далее - заявитель) в территориальные подразделения Государственного агентства по регистрации транспортных средств и водительского состава при Кабинете Министров Кыргызской Республики (далее - Агентство).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Регистрация автотранспортных средств, имеющих правоустанавливающие документы с государственными регистрационными номерными знаками иностранных государств, производится в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcuyk_wkmy4kzljwopah9e">
+      <w:hyperlink w:history="1" r:id="rIdpfjthhraswqqlr_zvjc_8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственной регистрации, перерегистрации транспортных средств, установок и оборудования, а также прав собственности на них, утвержденных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyfy-ckbeuyls5k6mqm6m7">
+      <w:hyperlink w:history="1" r:id="rIdlci4jsmcx3nkfehx4bawx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О вопросах регистрации транспортных средств, установок и оборудования" от 23 июня 2017 года № 407.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -620,92 +620,92 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw_o9tujinmo6y-j-qryc2">
+      <w:hyperlink w:history="1" r:id="rIdjojieofpfdto_iqlawxpb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 14 апреля 2025 года № 201)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnywo63qvnjpo2gc0n3ra5">
+      <w:hyperlink w:history="1" r:id="rIdrsdbkimtmvjscvizsls0x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 14 апреля 2025 года № 201)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -732,51 +732,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- квитанцию об оплате сборов за легализацию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdopmmlyistbfxnys3ojon4">
+      <w:hyperlink w:history="1" r:id="rId8btlkrs9ur-5wp9mmp5_j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">14 апреля 2025 года № 201</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -863,51 +863,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) при легализации в соответствии с настоящим Временным порядком выдает государственные регистрационные номерные знаки Кыргызской Республики, а также свидетельство о регистрации транспортного средства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_u8qodeqyktxmkhtsoxpo">
+      <w:hyperlink w:history="1" r:id="rIdlhihc7e00rhcxw5jelsgj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">14 апреля 2025 года № 201</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -919,75 +919,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Автотранспортные средства, легализованные в соответствии с настоящим Временным порядком, не подлежат дальнейшему отчуждению, вывозу за пределы Кыргызской Республики, а также передаче права управления другим лицам. Сведения об указанных ограничениях вносятся в электронную базу данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoybm5iqf7zrivihp0qomi">
+      <w:hyperlink w:history="1" r:id="rIdvw8cq7fv0h5ozcvgqq-4e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">14 апреля 2025 года № 201</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbx_hagtr0jvqa76gcgokz">
+      <w:hyperlink w:history="1" r:id="rIdzi4xk3f7aafi46ipfosqx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 июля 2025 года № 435 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1132,69 +1132,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdgjnz5rod2o2kefc2_kkua">
+    <w:hyperlink w:history="1" r:id="rId2fzbete2wbcmpg6dskmr8">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230024765</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdquj-g1mtfhnru6claql8i">
+    <w:hyperlink w:history="1" r:id="rIdiwiyf9ngtsxznmnaqtxub">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1337,57 +1337,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdujk3dezwt-c_q7wdf2jjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230024763" TargetMode="External"/><Relationship Id="rId1mkxnoy7ktpb9hw7_eihm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026032" TargetMode="External"/><Relationship Id="rIdyswok0phpihvaulanka6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230030665" TargetMode="External"/><Relationship Id="rIdawvfehpuu7jxqb-1c79mi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020100" TargetMode="External"/><Relationship Id="rIdcuyk_wkmy4kzljwopah9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100149" TargetMode="External"/><Relationship Id="rIdyfy-ckbeuyls5k6mqm6m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100148" TargetMode="External"/><Relationship Id="rIdw_o9tujinmo6y-j-qryc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026032" TargetMode="External"/><Relationship Id="rIdnywo63qvnjpo2gc0n3ra5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026032" TargetMode="External"/><Relationship Id="rIdopmmlyistbfxnys3ojon4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026032" TargetMode="External"/><Relationship Id="rId_u8qodeqyktxmkhtsoxpo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026032" TargetMode="External"/><Relationship Id="rIdoybm5iqf7zrivihp0qomi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026032" TargetMode="External"/><Relationship Id="rIdbx_hagtr0jvqa76gcgokz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230030665" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdan60exrfoo1u6cdwldowt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230024763" TargetMode="External"/><Relationship Id="rId7t0kuidhjkms_9ooa3lgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026032" TargetMode="External"/><Relationship Id="rId09r6sbaz2zkp8krkgijuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230030665" TargetMode="External"/><Relationship Id="rIdhfbecfb-g7qikph5jvfo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020100" TargetMode="External"/><Relationship Id="rIdpfjthhraswqqlr_zvjc_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100149" TargetMode="External"/><Relationship Id="rIdlci4jsmcx3nkfehx4bawx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100148" TargetMode="External"/><Relationship Id="rIdjojieofpfdto_iqlawxpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026032" TargetMode="External"/><Relationship Id="rIdrsdbkimtmvjscvizsls0x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026032" TargetMode="External"/><Relationship Id="rId8btlkrs9ur-5wp9mmp5_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026032" TargetMode="External"/><Relationship Id="rIdlhihc7e00rhcxw5jelsgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026032" TargetMode="External"/><Relationship Id="rIdvw8cq7fv0h5ozcvgqq-4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026032" TargetMode="External"/><Relationship Id="rIdzi4xk3f7aafi46ipfosqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230030665" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdgjnz5rod2o2kefc2_kkua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230024765" TargetMode="External"/><Relationship Id="rIdquj-g1mtfhnru6claql8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2fzbete2wbcmpg6dskmr8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230024765" TargetMode="External"/><Relationship Id="rIdiwiyf9ngtsxznmnaqtxub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>