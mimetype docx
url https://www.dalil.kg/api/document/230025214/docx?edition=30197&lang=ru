--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -159,241 +159,241 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в некоторые постановления Кабинета Министров Кыргызской Республики в сфере налогообложения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях реализации </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm_s8wq72dfmwfi09hayxw">
+      <w:hyperlink w:history="1" r:id="rIdmojc4ie_ciuonqdw1tfkq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "О мерах по уменьшению налоговой нагрузки населению и субъектов предпринимательства и совершенствованию администрирования налогообложения" от 8 января 2025 года № 1, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmwcx2jzzcbyeumiss11q9">
+      <w:hyperlink w:history="1" r:id="rIdghwhrxftghg7v-pdj85ji">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">178</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl-u5_mbhd61-xl4jbkh0v">
+      <w:hyperlink w:history="1" r:id="rIdunru3e3jcey8gesa_cbph">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">414</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlckzh9a9pskmb_d7otmbk">
+      <w:hyperlink w:history="1" r:id="rIdjbbkg45r6rp7qs5pq6usj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">416</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyalieg85wbwkf8smr6wfo">
+      <w:hyperlink w:history="1" r:id="rId3exym22jmpvfx20rjota3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv2qdtnttxcm4u77cwjo1k">
+      <w:hyperlink w:history="1" r:id="rIds5ikvhr9mf8_pxw94ik8k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Кыргызской Республики, статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoxj_hdb8ttdyycrbgdktp">
+      <w:hyperlink w:history="1" r:id="rIdu_mpkuw32ur8ktloyzq4z">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz46mc6cyvvfkuzar4660h">
+      <w:hyperlink w:history="1" r:id="rIdifsnnkauhtegdh6qewgil">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda8y9wa_5vziieai52ls51">
+      <w:hyperlink w:history="1" r:id="rId2z1ff9r7ifhrnew6l995z">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "Об утверждении базовой суммы налога на основе патента по видам деятельности" от 18 февраля 2022 года № 84 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -461,51 +461,51 @@
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Установить ставку патента на наемного работника в размере 5 процентов, исчисленных от размера среднемесячной заработной платы, сложившейся в районах и городах республики на каждый календарный год.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5neyfp3ophrsmfju44qqx">
+      <w:hyperlink w:history="1" r:id="rIdzv2jsfss4vma7yrf8npzk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к вышеуказанному постановлению:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1190,51 +1190,51 @@
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo3gtjs34ku0owiarpxebg">
+      <w:hyperlink w:history="1" r:id="rIdupjpe0lphaogon-f6rgqi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О применении счета-фактуры" от 18 марта 2022 года № 141 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1361,51 +1361,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) в случаях, установленных подпунктом 3 настоящего пункта, налогоплательщик оформляет упрощенный счет-фактуру в соответствии с пунктом 8 части 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds3oxbgkfizwgwfwdxbba8">
+      <w:hyperlink w:history="1" r:id="rIddy215qy3oj58937sdd-rq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 178</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Кыргызской Республики по форме и порядку, утвержденным уполномоченным налоговым органом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1563,71 +1563,71 @@
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Установить, что при оформлении счета-фактуры в виде электронного документа на товары в адрес налогоплательщика налога на деятельность в зоне торговли с особым режимом, указывается код ТН ВЭД товара на уровне не менее 6 знаков налогоплательщиком, осуществляющим импорт товаров из третьих стран.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvhobqyfs6pnhm6wrg1uld">
+      <w:hyperlink w:history="1" r:id="rIdpbycfqhkkurbdt2qijhq-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> формирования и обращения счета-фактуры, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk609dplh_xb356cdnoott">
+      <w:hyperlink w:history="1" r:id="rIdmzps2jagvdljwcruvwzhg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1648,51 +1648,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"27. Счет-фактура на поставки, которые были осуществлены в данном истекшем календарном месяце, оформляется в срок не позднее пяти рабочих дней, следующих за днем поставки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Исключение составляет реализация товаров, оказание услуг и выполнение работ населению посредством ККМ в соответствии с Налоговым </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3bvijdwhhh8qpapkwk7gw">
+      <w:hyperlink w:history="1" r:id="rIdn_xhjcbpbzc-xnagoolrw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, в данном случае счет-фактура в виде электронного документа оформляется не позднее десяти рабочих дней месяца, следующего за предыдущим месяцем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1729,51 +1729,51 @@
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> признать утратившим силу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduidxkorb_awk_05jybwft">
+      <w:hyperlink w:history="1" r:id="rIdeshmmtyosoqjc_qq8csvs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "Об учете и контроле товаров на территории Кыргызской Республики" от 14 апреля 2022 года № 220 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1929,71 +1929,71 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) обязан до наступления срока обязательного применения электронной товаротранспортной накладной в отношении товаров обеспечить приведение остатков указанных товаров в модуле электронной товаротранспортной накладной в соответствии с их фактическими остатками.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgafptn8ayjxpqvnju3vy4">
+      <w:hyperlink w:history="1" r:id="rIdm72uuzws9t1m13mvqao9p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> применения и формирования электронной товаротранспортной накладной, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwfuzzcsynhng_bisytctb">
+      <w:hyperlink w:history="1" r:id="rIdpdj9fpnak0du2arcxbcae">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2608,69 +2608,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId_h8oiobbuhhlmwxnz35c1">
+    <w:hyperlink w:history="1" r:id="rIdyxir1feztcm_unrtzhol8">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230025214</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId4pob8w0wadc4soeh-ohat">
+    <w:hyperlink w:history="1" r:id="rIdzhfe0cguy9xfuzjiifmfe">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2813,57 +2813,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdm_s8wq72dfmwfi09hayxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020220" TargetMode="External"/><Relationship Id="rIdmwcx2jzzcbyeumiss11q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_178" TargetMode="External"/><Relationship Id="rIdl-u5_mbhd61-xl4jbkh0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_414" TargetMode="External"/><Relationship Id="rIdlckzh9a9pskmb_d7otmbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_416" TargetMode="External"/><Relationship Id="rIdyalieg85wbwkf8smr6wfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_426" TargetMode="External"/><Relationship Id="rIdv2qdtnttxcm4u77cwjo1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_459" TargetMode="External"/><Relationship Id="rIdoxj_hdb8ttdyycrbgdktp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213#st_13" TargetMode="External"/><Relationship Id="rIdz46mc6cyvvfkuzar4660h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213#st_17" TargetMode="External"/><Relationship Id="rIda8y9wa_5vziieai52ls51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159003" TargetMode="External"/><Relationship Id="rId5neyfp3ophrsmfju44qqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159003#pr2" TargetMode="External"/><Relationship Id="rIdo3gtjs34ku0owiarpxebg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159138" TargetMode="External"/><Relationship Id="rIds3oxbgkfizwgwfwdxbba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_178" TargetMode="External"/><Relationship Id="rIdvhobqyfs6pnhm6wrg1uld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159212" TargetMode="External"/><Relationship Id="rIdk609dplh_xb356cdnoott" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159138" TargetMode="External"/><Relationship Id="rId3bvijdwhhh8qpapkwk7gw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340" TargetMode="External"/><Relationship Id="rIduidxkorb_awk_05jybwft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159151" TargetMode="External"/><Relationship Id="rIdgafptn8ayjxpqvnju3vy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230021097" TargetMode="External"/><Relationship Id="rIdwfuzzcsynhng_bisytctb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159151" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdmojc4ie_ciuonqdw1tfkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020220" TargetMode="External"/><Relationship Id="rIdghwhrxftghg7v-pdj85ji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_178" TargetMode="External"/><Relationship Id="rIdunru3e3jcey8gesa_cbph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_414" TargetMode="External"/><Relationship Id="rIdjbbkg45r6rp7qs5pq6usj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_416" TargetMode="External"/><Relationship Id="rId3exym22jmpvfx20rjota3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_426" TargetMode="External"/><Relationship Id="rIds5ikvhr9mf8_pxw94ik8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_459" TargetMode="External"/><Relationship Id="rIdu_mpkuw32ur8ktloyzq4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213#st_13" TargetMode="External"/><Relationship Id="rIdifsnnkauhtegdh6qewgil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213#st_17" TargetMode="External"/><Relationship Id="rId2z1ff9r7ifhrnew6l995z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159003" TargetMode="External"/><Relationship Id="rIdzv2jsfss4vma7yrf8npzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159003#pr2" TargetMode="External"/><Relationship Id="rIdupjpe0lphaogon-f6rgqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159138" TargetMode="External"/><Relationship Id="rIddy215qy3oj58937sdd-rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_178" TargetMode="External"/><Relationship Id="rIdpbycfqhkkurbdt2qijhq-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159212" TargetMode="External"/><Relationship Id="rIdmzps2jagvdljwcruvwzhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159138" TargetMode="External"/><Relationship Id="rIdn_xhjcbpbzc-xnagoolrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340" TargetMode="External"/><Relationship Id="rIdeshmmtyosoqjc_qq8csvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159151" TargetMode="External"/><Relationship Id="rIdm72uuzws9t1m13mvqao9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230021097" TargetMode="External"/><Relationship Id="rIdpdj9fpnak0du2arcxbcae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159151" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_h8oiobbuhhlmwxnz35c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230025214" TargetMode="External"/><Relationship Id="rId4pob8w0wadc4soeh-ohat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdyxir1feztcm_unrtzhol8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230025214" TargetMode="External"/><Relationship Id="rIdzhfe0cguy9xfuzjiifmfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>