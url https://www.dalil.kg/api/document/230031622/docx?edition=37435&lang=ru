--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -511,51 +511,51 @@
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Акыйкатчы (Омбудсмен) Кыргызской Республики (далее – Акыйкатчы) осуществляет парламентский контроль за соблюдением прав и свобод человека и гражданина в Кыргызской Республике и выполняет функции национального превентивного механизма против пыток и других жестоких, бесчеловечных или унижающих достоинство видов обращения и наказания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Акыйкатчы в своей деятельности руководствуется </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdigetggefhccdwvgtwsvge">
+      <w:hyperlink w:history="1" r:id="rIdb6amotqs3mcd76glsamzj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, настоящим конституционным Законом, иными нормативными правовыми актами Кыргызской Республики, вступившими в силу в установленном законодательством порядке международными договорами, участницей которых является Кыргызская Республика, и общепризнанными принципами и нормами международного права.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -608,51 +608,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Целью парламентского контроля Акыйкатчы являются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) защита прав и свобод человека и гражданина, провозглашенных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdugmtlnhsddamahrdanjpk">
+      <w:hyperlink w:history="1" r:id="rIdexkrbs8lib835qcy3ypbs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Кыргызской Республики, вступившими в силу в установленном законодательством порядке международными договорами, участницей которых является Кыргызская Республика;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -704,51 +704,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) предупреждение нарушений прав и свобод человека и гражданина или содействие их восстановлению; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) содействие приведению законодательства Кыргызской Республики о правах и свободах человека и гражданина в соответствие с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo2gcdkdpkjukni-6znx9z">
+      <w:hyperlink w:history="1" r:id="rIdszc9pdrfrsjinc2vnkakf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, международными стандартами в этой области; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -938,51 +938,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Акыйкатчы, его заместители и сотрудники Аппарата осуществляют свою деятельность на основе принципов: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) верховенства прав и свобод человека и гражданина, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9oscxtgi7qfejunsagnkf">
+      <w:hyperlink w:history="1" r:id="rIdejhye93mlgrhaoq_pbjdg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, иными нормативными правовыми актами Кыргызской Республики, вступившими в силу в установленном законодательством порядке международными договорами, участницей которых является Кыргызская Республика, а также международными стандартами в области прав человека; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1591,51 +1591,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«Я, ..., вступая в должность Акыйкатчы (заместителя Акыйкатчы), присягаю на верность Кыргызской Республике и клянусь:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">поощрять и защищать права и свободы человека и гражданина, добросовестно исполнять свои обязанности, руководствуясь </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddqp6sumo7pvyzztih4qtb">
+      <w:hyperlink w:history="1" r:id="rIdqccinjkcugut7krkxqvm3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Кыргызской Республики, совестью и справедливостью.».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -2736,51 +2736,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Акыйкатчы обязан соблюдать </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpxxvroyyejatdisnz1ddr">
+      <w:hyperlink w:history="1" r:id="rIdr7kyey2iyrrlesulo42yi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцию</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, настоящий конституционный Закон, иные нормативные правовые акты Кыргызской Республики, права и охраняемые законом интересы человека и гражданина, обеспечивать выполнение возложенных на него функций и полномочий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -4845,561 +4845,561 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Со дня вступления в силу настоящего конституционного Закона признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-azilscbw29aoa_dkedl9">
+      <w:hyperlink w:history="1" r:id="rIdki2lv1qokbsvxepxe3e5n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «Об Омбудсмене (Акыйкатчы) Кыргызской Республики» от 31 июля 2002 года № 136 (Ведомости Жогорку Кенеша Кыргызской Республики, 2002 г., № 10, ст. 437);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduxvxigj9-u4t3fdq5y9cn">
+      <w:hyperlink w:history="1" r:id="rId9j0bg5y6cspccw5e-ylpv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8vi3sq-varq0ewvsaq9g3">
+      <w:hyperlink w:history="1" r:id="rIdej54ny9rqept_mhzeo1se">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «Об Омбудсмене (Акыйкатчы) Кыргызской Республики» от 6 июля 2007 года № 97 (Ведомости Жогорку Кенеша Кыргызской Республики, 2007 г., № 7–9, ст. 666);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId76ughmnbo7kutnygwm9bc">
+      <w:hyperlink w:history="1" r:id="rIdge8jjr9oqaqoxvspz0ntw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3y9md-whl1vx_ukj72a6w">
+      <w:hyperlink w:history="1" r:id="rId6teyy5yxzjuzrm53-qpng">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «Об Омбудсмене (Акыйкатчы) Кыргызской Республики» от 11 июня 2008 года № 114 (Ведомости Жогорку Кенеша Кыргызской Республики, 2008 г., № 6/2, ст. 578);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo8esquq-jjfre6nuvh4cs">
+      <w:hyperlink w:history="1" r:id="rIdysfjmwkbmlzvvm4mooyqb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqvfyrjtw_9uqrkqxyudzr">
+      <w:hyperlink w:history="1" r:id="rIda3bj8jyoimq8fcl9cn15q">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «Об Омбудсмене (Акыйкатчы) Кыргызской Республики» от 18 июля 2008 года № 155 (Ведомости Жогорку Кенеша Кыргызской Республики, 2008 г., № 6/2, ст. 619);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwzb9ytrdo1dba9t-cx-ni">
+      <w:hyperlink w:history="1" r:id="rIdqnrfkjshhkozkxe_dhngw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdujrbabrjuggwanvg4otop">
+      <w:hyperlink w:history="1" r:id="rId2w2mb4erjfpezbmx8xkv5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «Об Омбудсмене (Акыйкатчы) Кыргызской Республики» от 24 февраля 2009 года № 62 (Ведомости Жогорку Кенеша Кыргызской Республики, 2009 г., № 2, ст. 135);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjidqtjsqfaqjlr6m8fern">
+      <w:hyperlink w:history="1" r:id="rIdrb6baxebxcbramkom4l_2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О внесении дополнения и изменений в некоторые законодательные акты Кыргызской Республики» от 25 февраля 2009 года № 69 (Ведомости Жогорку Кенеша Кыргызской Республики, 2009 г., № 2, ст. 142);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhyornlyrgadw36cqwiowb">
+      <w:hyperlink w:history="1" r:id="rIdokdovpaduujkjxhljcebx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О внесении дополнений и изменений в некоторые законодательные акты Кыргызской Республики (в законы Кыргызской Республики «</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdayhh1cg92h1ylyouu00yl">
+      <w:hyperlink w:history="1" r:id="rId-dn-99lbwnefj9kzkkd8z">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об Омбудсмене (Акыйкатчы) Кыргызской Республики</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и «</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdldl4i6lncvad0yenqo8gp">
+      <w:hyperlink w:history="1" r:id="rIdxjnb3iwgwicngyx6qmqrt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О Регламенте Жогорку Кенеша Кыргызской Республики</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">»)» от 3 марта 2010 года № 41 (газета «Эркин-Тоо» от 12 марта 2010 года № 17–18);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwdkbtqedpvymigc0jrnpg">
+      <w:hyperlink w:history="1" r:id="rIdwq3suxfaexyajy3xvs4gf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdggqlsh4ciysrdzgz1urwe">
+      <w:hyperlink w:history="1" r:id="rIdrqsdrrvgpjxs3bp-eohnp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «Об Омбудсмене (Акыйкатчы) Кыргызской Республики» от 23 июня 2011 года № 55 (Ведомости Жогорку Кенеша Кыргызской Республики, 2011 г., № 6, ст. 550);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdel-wrcan0ggaqj9zm28_q">
+      <w:hyperlink w:history="1" r:id="rIdr35u5g1cff_qeeyuboyxo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О Национальном центре Кыргызской Республики по предупреждению пыток и других жестоких, бесчеловечных или унижающих достоинство видов обращения и наказания» от 12 июля 2012 года № 104 (Ведомости Жогорку Кенеша Кыргызской Республики, 2012 г., № 7, ст. 2715);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIderk02esqtpufbwkvcv-ku">
+      <w:hyperlink w:history="1" r:id="rIddn-0b_nzucproolw8rokq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5uherarlhhsv7uobvij61">
+      <w:hyperlink w:history="1" r:id="rIdo1swbgofzx0b_gr1b0m8k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «Об Омбудсмене (Акыйкатчы) Кыргызской Республики» от 7 июля 2014 года № 114 (Ведомости Жогорку Кенеша Кыргызской Республики, 2014 г., № 7, ст. 651); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjdq1rjctjqy16dgtn-avp">
+      <w:hyperlink w:history="1" r:id="rIdz-kr8vyiqgwyugmcg-1qp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики «О внесении изменений в некоторые законодательные акты по вопросам разведывательной и контрразведывательной деятельности» от 30 июня 2022 года № 53 (газета «Эркин-Тоо» от 8 июля 2022 года № 60–61);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -5666,69 +5666,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId6cgjvl2lfkvrvybcfnjps">
+    <w:hyperlink w:history="1" r:id="rIdsnbpkoxhnqyjntxgp1teo">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230031622</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdhyrkhryt-niqzjcc2glab">
+    <w:hyperlink w:history="1" r:id="rIdteqjn1p9weoukyrqa0puf">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5871,57 +5871,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdigetggefhccdwvgtwsvge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdugmtlnhsddamahrdanjpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdo2gcdkdpkjukni-6znx9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rId9oscxtgi7qfejunsagnkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIddqp6sumo7pvyzztih4qtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdpxxvroyyejatdisnz1ddr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rId-azilscbw29aoa_dkedl9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1093" TargetMode="External"/><Relationship Id="rIduxvxigj9-u4t3fdq5y9cn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202130" TargetMode="External"/><Relationship Id="rId8vi3sq-varq0ewvsaq9g3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1093" TargetMode="External"/><Relationship Id="rId76ughmnbo7kutnygwm9bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202324" TargetMode="External"/><Relationship Id="rId3y9md-whl1vx_ukj72a6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1093" TargetMode="External"/><Relationship Id="rIdo8esquq-jjfre6nuvh4cs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202366" TargetMode="External"/><Relationship Id="rIdqvfyrjtw_9uqrkqxyudzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1093" TargetMode="External"/><Relationship Id="rIdwzb9ytrdo1dba9t-cx-ni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202705" TargetMode="External"/><Relationship Id="rIdujrbabrjuggwanvg4otop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1093" TargetMode="External"/><Relationship Id="rIdjidqtjsqfaqjlr6m8fern" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202558" TargetMode="External"/><Relationship Id="rIdhyornlyrgadw36cqwiowb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202928" TargetMode="External"/><Relationship Id="rIdayhh1cg92h1ylyouu00yl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1093" TargetMode="External"/><Relationship Id="rIdldl4i6lncvad0yenqo8gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1603" TargetMode="External"/><Relationship Id="rIdwdkbtqedpvymigc0jrnpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203299" TargetMode="External"/><Relationship Id="rIdggqlsh4ciysrdzgz1urwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1603" TargetMode="External"/><Relationship Id="rIdel-wrcan0ggaqj9zm28_q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203704" TargetMode="External"/><Relationship Id="rIderk02esqtpufbwkvcv-ku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205335" TargetMode="External"/><Relationship Id="rId5uherarlhhsv7uobvij61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1093" TargetMode="External"/><Relationship Id="rIdjdq1rjctjqy16dgtn-avp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112391#st_5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdb6amotqs3mcd76glsamzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdexkrbs8lib835qcy3ypbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdszc9pdrfrsjinc2vnkakf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdejhye93mlgrhaoq_pbjdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdqccinjkcugut7krkxqvm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdr7kyey2iyrrlesulo42yi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdki2lv1qokbsvxepxe3e5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1093" TargetMode="External"/><Relationship Id="rId9j0bg5y6cspccw5e-ylpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202130" TargetMode="External"/><Relationship Id="rIdej54ny9rqept_mhzeo1se" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1093" TargetMode="External"/><Relationship Id="rIdge8jjr9oqaqoxvspz0ntw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202324" TargetMode="External"/><Relationship Id="rId6teyy5yxzjuzrm53-qpng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1093" TargetMode="External"/><Relationship Id="rIdysfjmwkbmlzvvm4mooyqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202366" TargetMode="External"/><Relationship Id="rIda3bj8jyoimq8fcl9cn15q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1093" TargetMode="External"/><Relationship Id="rIdqnrfkjshhkozkxe_dhngw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202705" TargetMode="External"/><Relationship Id="rId2w2mb4erjfpezbmx8xkv5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1093" TargetMode="External"/><Relationship Id="rIdrb6baxebxcbramkom4l_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202558" TargetMode="External"/><Relationship Id="rIdokdovpaduujkjxhljcebx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202928" TargetMode="External"/><Relationship Id="rId-dn-99lbwnefj9kzkkd8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1093" TargetMode="External"/><Relationship Id="rIdxjnb3iwgwicngyx6qmqrt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1603" TargetMode="External"/><Relationship Id="rIdwq3suxfaexyajy3xvs4gf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203299" TargetMode="External"/><Relationship Id="rIdrqsdrrvgpjxs3bp-eohnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1603" TargetMode="External"/><Relationship Id="rIdr35u5g1cff_qeeyuboyxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203704" TargetMode="External"/><Relationship Id="rIddn-0b_nzucproolw8rokq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205335" TargetMode="External"/><Relationship Id="rIdo1swbgofzx0b_gr1b0m8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1093" TargetMode="External"/><Relationship Id="rIdz-kr8vyiqgwyugmcg-1qp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112391#st_5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6cgjvl2lfkvrvybcfnjps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031622" TargetMode="External"/><Relationship Id="rIdhyrkhryt-niqzjcc2glab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsnbpkoxhnqyjntxgp1teo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031622" TargetMode="External"/><Relationship Id="rIdteqjn1p9weoukyrqa0puf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>