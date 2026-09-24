--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -204,141 +204,141 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4dyyogqwct1gcsee7jwqy">
+      <w:hyperlink w:history="1" r:id="rIdhbdcy3-z5sz3dpjd2iuk3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кыргызской Республики "О продовольственной безопасности Кыргызской Республики" (Ведомости Жогорку Кенеша Кыргызской Республики, 2008 г., № 6/2, ст.647) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) статьи </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbkuq2dxyhviiewmeoriwo">
+      <w:hyperlink w:history="1" r:id="rIdw0lj5oltldjstat7mz2-a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2d9xebbngfaldd-tnnn2y">
+      <w:hyperlink w:history="1" r:id="rIdyalv3ji8g4w5lkcsmqzwk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ojewcbgn0bu8-wndngos">
+      <w:hyperlink w:history="1" r:id="rIdmzjryqsdctwsdywfgwnon">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Основные понятия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -531,113 +531,113 @@
         </w:rPr>
         <w:t xml:space="preserve">12) продовольственная независимость - условие обеспечения продовольственной безопасности страны, при выполнении которого в случае прекращения поставок продуктов питания из-за рубежа не возникает чрезвычайная продовольственная ситуация;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13) импортозамещение - государственная политика по замене продуктов питания зарубежного производства и стимулированию роста отечественного производства на внутреннем рынке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdvp00fwiukzdnq6gyjdqac">
+      <w:hyperlink w:history="1" r:id="rIdmyiezas0ktsydnwhrjcwu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Законодательство по продовольственной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Правовой основой продовольственной безопасности являются </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt01xapen9hbxqjkkcf9et">
+      <w:hyperlink w:history="1" r:id="rIdkxextjrwl61zlaosemub2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституция </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кыргызской Республики, настоящий Закон, общепризнанные принципы и нормы международного права, международные договоры, вступившие в силу в соответствии с законодательством Кыргызской Республики, а также изданные на их основе другие нормативные правовые акты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdpia6mqeczfzdp0djzldo1">
+      <w:hyperlink w:history="1" r:id="rId02r-wbv2ke9kvxzct5z2s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Обеспечение продовольственной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -748,86 +748,86 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. При возникновении чрезвычайной продовольственной ситуации либо ее угрозе Кабинет Министров по представлению Совета по продовольственной безопасности и питанию устанавливает особый режим обеспечения продовольственной безопасности на определенный период.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) дополнить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdebhnad3wvgr8etu4bxhai">
+      <w:hyperlink w:history="1" r:id="rIdcuicxln6evnq9gu7_qitm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 3-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwgt6xww4py1d7zatklzwr">
+      <w:hyperlink w:history="1" r:id="rId0al92jbcl6ytyzna3wznv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 3-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Продовольственная независимость</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -848,86 +848,86 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Продовольственная независимость Кыргызской Республики считается необеспеченной, если годовое производство основных продуктов питания в республике составляет менее чем 80 процентов годовой потребности населения в таких видах продуктов питания в соответствии с физиологическими нормами питания.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3)</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsieu5-gryp_m-abrbmztj">
+      <w:hyperlink w:history="1" r:id="rIdtyro2kvasxwzbshftkua4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> статью 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdevfevpfygnu_r4coyzjsw">
+      <w:hyperlink w:history="1" r:id="rId2ukuyhjzdtcsflzfsnxas">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Мероприятия при чрезвычайных продовольственных ситуациях, связанных с продовольственной безопасностью</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1053,51 +1053,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- осуществляет иные мероприятия, предусмотренные законодательством.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_oyxzlelkv1vgfv-faz-b">
+      <w:hyperlink w:history="1" r:id="rIdx9rgkj9fgnahitvgtmy5n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1193,51 +1193,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок предоставления информации о продовольственной безопасности устанавливается Кабинетом Министров.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddky3lh78djdxvaknzs0vl">
+      <w:hyperlink w:history="1" r:id="rIdf_6nsftib-kbxah2esqf7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1288,51 +1288,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"5. Совет по продовольственной безопасности и питанию осуществляет координацию деятельности государственных и муниципальных органов, коммерческих и некоммерческих организаций, научных и образовательных учреждений, а также домохозяйств с целью создания продовольственного резерва для доступа населения к безопасным продуктам питания и формирования культуры здорового питания.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7mkz84zosmbqcqkwt76ct">
+      <w:hyperlink w:history="1" r:id="rIdwvjzdcrvdkqoi-fv8uqli">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1637,69 +1637,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdaekxfuu-rezb2bfexbnfe">
+    <w:hyperlink w:history="1" r:id="rId0lkyslodftkuugeylty7g">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230034352</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId1fg9f-ftuzo5582v90nv4">
+    <w:hyperlink w:history="1" r:id="rIdepvanmoj8wvwqjhxsuzuv">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1842,57 +1842,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4dyyogqwct1gcsee7jwqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202397" TargetMode="External"/><Relationship Id="rIdbkuq2dxyhviiewmeoriwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202397" TargetMode="External"/><Relationship Id="rId2d9xebbngfaldd-tnnn2y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202397" TargetMode="External"/><Relationship Id="rId3ojewcbgn0bu8-wndngos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202397" TargetMode="External"/><Relationship Id="rIdvp00fwiukzdnq6gyjdqac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202397" TargetMode="External"/><Relationship Id="rIdt01xapen9hbxqjkkcf9et" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdpia6mqeczfzdp0djzldo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdebhnad3wvgr8etu4bxhai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdwgt6xww4py1d7zatklzwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdsieu5-gryp_m-abrbmztj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdevfevpfygnu_r4coyzjsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rId_oyxzlelkv1vgfv-faz-b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIddky3lh78djdxvaknzs0vl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rId7mkz84zosmbqcqkwt76ct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdhbdcy3-z5sz3dpjd2iuk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202397" TargetMode="External"/><Relationship Id="rIdw0lj5oltldjstat7mz2-a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202397" TargetMode="External"/><Relationship Id="rIdyalv3ji8g4w5lkcsmqzwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202397" TargetMode="External"/><Relationship Id="rIdmzjryqsdctwsdywfgwnon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202397" TargetMode="External"/><Relationship Id="rIdmyiezas0ktsydnwhrjcwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202397" TargetMode="External"/><Relationship Id="rIdkxextjrwl61zlaosemub2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rId02r-wbv2ke9kvxzct5z2s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdcuicxln6evnq9gu7_qitm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rId0al92jbcl6ytyzna3wznv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdtyro2kvasxwzbshftkua4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rId2ukuyhjzdtcsflzfsnxas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdx9rgkj9fgnahitvgtmy5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdf_6nsftib-kbxah2esqf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdwvjzdcrvdkqoi-fv8uqli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdaekxfuu-rezb2bfexbnfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230034352" TargetMode="External"/><Relationship Id="rId1fg9f-ftuzo5582v90nv4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId0lkyslodftkuugeylty7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230034352" TargetMode="External"/><Relationship Id="rIdepvanmoj8wvwqjhxsuzuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>