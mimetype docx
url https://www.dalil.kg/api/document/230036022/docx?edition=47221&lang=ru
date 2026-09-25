--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -218,51 +218,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjelkc0raukzbnyvcznpxb">
+      <w:hyperlink w:history="1" r:id="rIdshl3ukhstqffsn9k0zj9i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 февраля 2026 года № 90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -271,113 +271,113 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях обеспечения продовольственной безопасности страны и стабилизации рыночных цен на продовольственные товары, в соответствии </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdwmj2vo2kesblguk3a6_">
+      <w:hyperlink w:history="1" r:id="rIdrcdbtxzkvwhueu20ifafs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">со статьей 17 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Конституции Кыргызской Республики, пунктом 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5b1ftc9lrhhi9moyhod2s">
+      <w:hyperlink w:history="1" r:id="rIdrw8l1lczi5uma9al5tnxq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 34</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Кыргызской Республики, статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgnv_hh3nct_9cbvm75rbs">
+      <w:hyperlink w:history="1" r:id="rIdmj2gg2wajtvad1jegpz1b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdyfebuzfx5y30_fkn3jq4g">
+      <w:hyperlink w:history="1" r:id="rIdlexylvce7uizjtevhyvwy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционно</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -418,92 +418,92 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) Перечень товаров, облагаемых налогом на добавленную стоимость по ставке ноль (0) процентов на облагаемые поставки и облагаемый импорт, согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjaufmszzcrljjg1lorvbd">
+      <w:hyperlink w:history="1" r:id="rIdkuwzurqip335cn2umuqru">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i w:val="false"/>
             <w:iCs w:val="false"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) Перечень сырья, облагаемого налогом на добавленную стоимость по ставке ноль (0) процентов на облагаемые поставки и облагаемый импорт, предназначенного для производства растительного масла, кормов для птиц и рыб, согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv2fwp45uoe_65ii8xgmbr">
+      <w:hyperlink w:history="1" r:id="rIdx44nkw4vfr374db0wvgaj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i w:val="false"/>
             <w:iCs w:val="false"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 2.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -521,90 +521,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Установить до 31 декабря 2027 года ставку налога на добавленную стоимость в размере 0 (ноль) процентов на облагаемые поставки кормов для сельскохозяйственной рыбы, классифицируемых по товарным позициям ТН ВЭД 2309 90 1000, 2309 90 3100, 2309 90 9609, осуществляемые производителем кормов в адрес сельскохозяйственного производителя, осуществляющего деятельность по разведению сельскохозяйственной рыбы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7dzmdp6k_m1sixresc4rz">
+      <w:hyperlink w:history="1" r:id="rIddolhxcxzsh88qyvqyh6v8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 февраля 2026 года № 90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzxmu0gbrxaxld4-y8b4ty">
+      <w:hyperlink w:history="1" r:id="rIdf87wxpc4gkc-yikyilxkm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О товарах, облагаемых налогом на добавленную стоимость по ставке ноль (0) процентов, применяемой в целях обеспечения продовольственной безопасности страны и стабилизации рыночных цен» от 30 апреля 2022 года № 249 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
@@ -657,51 +657,51 @@
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">слова «2025 года» заменить словами «2027 года включительно».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp2uyionop8ndb7egplesl">
+      <w:hyperlink w:history="1" r:id="rIdbxqwdusfj8-egxjk3xtsu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О товарах, облагаемых налогом на добавленную стоимость по ставке ноль (0) процентов, применяемой в целях обеспечения продовольственной безопасности страны и стабилизации рыночных цен» от 16 мая 2023 года № 264 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
@@ -723,51 +723,51 @@
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> года включительно».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Признать утратившим силу </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx5p7eeuzbbtmf-gsw3sqv">
+      <w:hyperlink w:history="1" r:id="rId_5yiogly-qfpca2wcl3lw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О мерах по обеспечению продовольственной безопасности и поддержки отечественных сельскохозяйственных товаропроизводителей и крестьянских (фермерских) хозяйств в Кыргызской Республике» от 11 марта 2022 года № 137.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
@@ -1030,51 +1030,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddygolypdtrpswog4y8al3">
+      <w:hyperlink w:history="1" r:id="rIdwc2lay4dvsr9aih3xsvik">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 февраля 2026 года № 90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1572,51 +1572,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9585"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId4vkdw_6qljxinqqr-gh2p">
+            <w:hyperlink w:history="1" r:id="rIdbkto5g8rrbcljgvqytkwz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров КР от 12 февраля 2026 года № 90)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -18388,69 +18388,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIduq1l2yiwgywn2v44fpj5i">
+    <w:hyperlink w:history="1" r:id="rIdmq3m7ctbwjjjnzuzxs0cc">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230036022</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdc_p2n_iqg-vxspxya4mgs">
+    <w:hyperlink w:history="1" r:id="rIdodvu4-wkr_yg_vau-a0wi">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -18593,57 +18593,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdjelkc0raukzbnyvcznpxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230040422" TargetMode="External"/><Relationship Id="rIdcdwmj2vo2kesblguk3a6_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213#st_17" TargetMode="External"/><Relationship Id="rId5b1ftc9lrhhi9moyhod2s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_34_1" TargetMode="External"/><Relationship Id="rIdgnv_hh3nct_9cbvm75rbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdyfebuzfx5y30_fkn3jq4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdjaufmszzcrljjg1lorvbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230036022#pr1" TargetMode="External"/><Relationship Id="rIdv2fwp45uoe_65ii8xgmbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230036022#pr2" TargetMode="External"/><Relationship Id="rId7dzmdp6k_m1sixresc4rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230040422" TargetMode="External"/><Relationship Id="rIdzxmu0gbrxaxld4-y8b4ty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159164" TargetMode="External"/><Relationship Id="rIdp2uyionop8ndb7egplesl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160191" TargetMode="External"/><Relationship Id="rIdx5p7eeuzbbtmf-gsw3sqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159023" TargetMode="External"/><Relationship Id="rIddygolypdtrpswog4y8al3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230040422" TargetMode="External"/><Relationship Id="rId4vkdw_6qljxinqqr-gh2p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230040422" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdshl3ukhstqffsn9k0zj9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230040422" TargetMode="External"/><Relationship Id="rIdrcdbtxzkvwhueu20ifafs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213#st_17" TargetMode="External"/><Relationship Id="rIdrw8l1lczi5uma9al5tnxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112340#st_34_1" TargetMode="External"/><Relationship Id="rIdmj2gg2wajtvad1jegpz1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdlexylvce7uizjtevhyvwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdkuwzurqip335cn2umuqru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230036022#pr1" TargetMode="External"/><Relationship Id="rIdx44nkw4vfr374db0wvgaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230036022#pr2" TargetMode="External"/><Relationship Id="rIddolhxcxzsh88qyvqyh6v8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230040422" TargetMode="External"/><Relationship Id="rIdf87wxpc4gkc-yikyilxkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159164" TargetMode="External"/><Relationship Id="rIdbxqwdusfj8-egxjk3xtsu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160191" TargetMode="External"/><Relationship Id="rId_5yiogly-qfpca2wcl3lw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159023" TargetMode="External"/><Relationship Id="rIdwc2lay4dvsr9aih3xsvik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230040422" TargetMode="External"/><Relationship Id="rIdbkto5g8rrbcljgvqytkwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230040422" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIduq1l2yiwgywn2v44fpj5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230036022" TargetMode="External"/><Relationship Id="rIdc_p2n_iqg-vxspxya4mgs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdmq3m7ctbwjjjnzuzxs0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230036022" TargetMode="External"/><Relationship Id="rIdodvu4-wkr_yg_vau-a0wi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>