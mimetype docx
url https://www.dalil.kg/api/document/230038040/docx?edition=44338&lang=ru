--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -229,71 +229,71 @@
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях систематизации законодательства Кыргызской Республики</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6mfefnsvyf8a6hz_eezcu">
+      <w:hyperlink w:history="1" r:id="rIdfg8mnp-iwf5o7lwemjrr9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv3us1h5hi5sssk9tkurrq">
+      <w:hyperlink w:history="1" r:id="rIdd5jz_mm4lwwkctazodltt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -340,454 +340,454 @@
         <w:t xml:space="preserve">1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1)</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaxj3ewnw3wb6cwpfs4vrc">
+      <w:hyperlink w:history="1" r:id="rIdmrjcq7i7hggey3hp0mstr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzl66vxyzyn1rsdsxkdps_">
+      <w:hyperlink w:history="1" r:id="rIdazjhy1cu3wimqqdolbpr1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Перечня</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> вознаграждений, относящихся к оплате труда» от 26 июля 1999 года № 408;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde6o38os1z2cyi0fcsqix3">
+      <w:hyperlink w:history="1" r:id="rIdkkmk6hkonzcboda3rz_9n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwc2aqdi68nk8gpdbgheuc">
+      <w:hyperlink w:history="1" r:id="rIdhgrimqz9gpvev-5ixckwd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Правилах</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> исчисления среднего размера оплаты труда» от 25 ноября 1999 года № 642;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) постановление Правительства Кыргызской Республики «О внесении изменения в постановление Правительства Кыргызской Республики от 26 июля 1999 года № 408 «Об утверждении Перечня вознаграждений, относящихся к оплате труда» от 1 сентября 2001 года № 504;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfktoidn_tslx25sjaxbd5">
+      <w:hyperlink w:history="1" r:id="rIdharm1kc3waipko9ppgh_o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении формы трудовой книжки, формы вкладыша в трудовую книжку и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjbl96rwwj1n4amf4586f0">
+      <w:hyperlink w:history="1" r:id="rId0c-muusqv9lseipdn5zow">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения трудовых книжек» от 24 июля 2003 года № 462;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaaendm_7wfsblowgg-uhr">
+      <w:hyperlink w:history="1" r:id="rId-e5bsjps3drf6v2jjr-r-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«О внесении изменения в постановление Правительства Кыргызской Республики от 24 июля 2003 года № 462 «Об утверждении формы трудовой книжки, формы вкладыша в трудовую книжку и Порядка ведения трудовых книжек» от 5 марта 2004 года № 134;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8ixto_c-uchtb0barl1ke">
+      <w:hyperlink w:history="1" r:id="rIdtiejvrxsbs726zyntwjhy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в Порядок ведения трудовых книжек, утвержденный постановлением Правительства Кыргызской Республики от 24 июля 2003 года № 462 «Об утверждении формы трудовой книжки, формы вкладыша в трудовую книжку и Порядка ведения трудовых книжек» от 11 января 2005 года № 3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">пункты 1, 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduamnuz7xknil0_nf0yglx">
+      <w:hyperlink w:history="1" r:id="rIdehtystw44inbt6_4rw_28">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i w:val="false"/>
             <w:iCs w:val="false"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнений в некоторые нормативные правовые акты Правительства Кыргызской Республики» от 17 июня 2005 года № 239;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdojsk1sswycklazs6a4pey">
+      <w:hyperlink w:history="1" r:id="rId0_3hsz4j64y1yp4frkqp4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">внесении изменений и дополнения в некоторые решения Правительства Кыргызской Республики» от 9 февраля 2006 года № 82;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9) пункт 3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde9hfcbd_qaxa9iywl0qjo">
+      <w:hyperlink w:history="1" r:id="rIdcmrl6uyllp_aofus3en2d">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в некоторые решения Правительства Кыргызской Республики</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» от 22 марта 2006 № 179;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10) абзацы шестой, девятый и девятнадцатый пункта 1</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqxta1yn0wxvsfsughsgqg">
+      <w:hyperlink w:history="1" r:id="rIdiifhdo-pczeeaoz1nxmry">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> постановления </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительства Кыргызской Республики «О внесении изменений и признании утратившими силу некоторых решений Правительства Кыргызской Республики» от 27 сентября 2012 года № 656.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
@@ -963,69 +963,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdiaply_zkfubjfxfxnty6r">
+    <w:hyperlink w:history="1" r:id="rIdnbh6hkpgfva34mvwiv_ff">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230038040</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdnx4rl6k2kl6irzrw1zz1p">
+    <w:hyperlink w:history="1" r:id="rIdza9nzahmx8dguuv7vaooh">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1168,57 +1168,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6mfefnsvyf8a6hz_eezcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdv3us1h5hi5sssk9tkurrq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdaxj3ewnw3wb6cwpfs4vrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33648" TargetMode="External"/><Relationship Id="rIdzl66vxyzyn1rsdsxkdps_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33649" TargetMode="External"/><Relationship Id="rIde6o38os1z2cyi0fcsqix3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33939" TargetMode="External"/><Relationship Id="rIdwc2aqdi68nk8gpdbgheuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33940" TargetMode="External"/><Relationship Id="rIdfktoidn_tslx25sjaxbd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54604" TargetMode="External"/><Relationship Id="rIdjbl96rwwj1n4amf4586f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/30719" TargetMode="External"/><Relationship Id="rIdaaendm_7wfsblowgg-uhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55139" TargetMode="External"/><Relationship Id="rId8ixto_c-uchtb0barl1ke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55666" TargetMode="External"/><Relationship Id="rIduamnuz7xknil0_nf0yglx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56364" TargetMode="External"/><Relationship Id="rIdojsk1sswycklazs6a4pey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57117" TargetMode="External"/><Relationship Id="rIde9hfcbd_qaxa9iywl0qjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57237" TargetMode="External"/><Relationship Id="rIdqxta1yn0wxvsfsughsgqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93082" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdfg8mnp-iwf5o7lwemjrr9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdd5jz_mm4lwwkctazodltt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdmrjcq7i7hggey3hp0mstr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33648" TargetMode="External"/><Relationship Id="rIdazjhy1cu3wimqqdolbpr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33649" TargetMode="External"/><Relationship Id="rIdkkmk6hkonzcboda3rz_9n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33939" TargetMode="External"/><Relationship Id="rIdhgrimqz9gpvev-5ixckwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33940" TargetMode="External"/><Relationship Id="rIdharm1kc3waipko9ppgh_o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54604" TargetMode="External"/><Relationship Id="rId0c-muusqv9lseipdn5zow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/30719" TargetMode="External"/><Relationship Id="rId-e5bsjps3drf6v2jjr-r-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55139" TargetMode="External"/><Relationship Id="rIdtiejvrxsbs726zyntwjhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55666" TargetMode="External"/><Relationship Id="rIdehtystw44inbt6_4rw_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56364" TargetMode="External"/><Relationship Id="rId0_3hsz4j64y1yp4frkqp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57117" TargetMode="External"/><Relationship Id="rIdcmrl6uyllp_aofus3en2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57237" TargetMode="External"/><Relationship Id="rIdiifhdo-pczeeaoz1nxmry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93082" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdiaply_zkfubjfxfxnty6r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230038040" TargetMode="External"/><Relationship Id="rIdnx4rl6k2kl6irzrw1zz1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdnbh6hkpgfva34mvwiv_ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230038040" TargetMode="External"/><Relationship Id="rIdza9nzahmx8dguuv7vaooh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>