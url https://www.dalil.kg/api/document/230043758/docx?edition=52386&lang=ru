--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -160,110 +160,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О мерах по совершенствованию условий оплаты труда отдельных работников бюджетной сферы Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Указа Президента КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqbt7jg_x254f43mq4dlwn">
+      <w:hyperlink w:history="1" r:id="rIduciv7m1nwie8gdd5cd8ke">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 апреля 2026 года № 153</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях совершенствования условий оплаты труда работников бюджетной сферы, направленных на материальное стимулирование и выравнивание заработной платы отдельных работников в секторе государственного управления, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrdncbrw-rjdradfdulcdl">
+      <w:hyperlink w:history="1" r:id="rIdlh_hn6i003g3hir52569x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">66</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmpnjaeaji3lbill6si5ar">
+      <w:hyperlink w:history="1" r:id="rIdnbmz_4rumndcru2re5wkn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">71</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституции Кыргызской Республики </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -386,51 +386,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- президентскую компенсационную выплату в размере 15000 сомов для работников подведомственных и территориальных подразделений государственных органов, за исключением правоохранительных органов, Вооруженных Сил и других воинских формирований Кыргызской Республики, Департамента пробации при Министерстве юстиции Кыргызской Республики, Службы юридической помощи при Министерстве юстиции Кыргызской Республики, Гидрометеорологической службы при Министерстве чрезвычайных ситуаций Кыргызской Республики, Службы ветеринарии, развития животноводства, пастбищ и кормов и Департамента химизации, защиты и карантина растений при Министерстве водных ресурсов, сельского хозяйства и перерабатывающей промышленности Кыргызской Республики осуществляющих служебную деятельность в отдельных контрольно-пропускных пунктах, государственного учреждения "АгроСмарт" при Министерстве водных ресурсов, сельского хозяйства и перерабатывающей промышленности Кыргызской Республики, отдельных работников Центра подготовки водолазов и проведения подводно-технических работ (Водолазная служба) при Министерстве чрезвычайных ситуаций Кыргызской Республики, судей местных судов Кыргызской Республики, подведомственных подразделений Министерства транспорта и коммуникаций Кыргызской Республики, Управления делами Президента Кыргызской Республики, подведомственных и территориальных подразделений государственных органов со специальным статусом, Государственной налоговой службы при Кабинете Министров Кыргызской Республики, Государственного агентства по делам государственной службы и местного самоуправления при Кабинете Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Указа Президента КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu4xugzo_a73aa2hafwdsd">
+      <w:hyperlink w:history="1" r:id="rIdugw7vsn0bpzy7ea39p331">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 апреля 2026 года № 153</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -455,51 +455,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) принять необходимые меры, вытекающие из настоящего Указа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) внести в установленном порядке изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdygrn2dzy4o4qddqwto5vq">
+      <w:hyperlink w:history="1" r:id="rIdbtkmapuwhhrm89_js-iro">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О республиканском бюджете Кыргызской Республики на 2026 год и плановый период 2027-2028 годов".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -702,69 +702,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdkwgxpzzqwi6p34gdpz7xo">
+    <w:hyperlink w:history="1" r:id="rId-1quqrqbe5dnrd17wxwto">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230043758</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId4mkea0aazikgpsitr_m2i">
+    <w:hyperlink w:history="1" r:id="rIdzw79itrhznswxteolvimv">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -907,57 +907,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdqbt7jg_x254f43mq4dlwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230045484" TargetMode="External"/><Relationship Id="rIdrdncbrw-rjdradfdulcdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213#st_66" TargetMode="External"/><Relationship Id="rIdmpnjaeaji3lbill6si5ar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213#st_71" TargetMode="External"/><Relationship Id="rIdu4xugzo_a73aa2hafwdsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230045484" TargetMode="External"/><Relationship Id="rIdygrn2dzy4o4qddqwto5vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230042095" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIduciv7m1nwie8gdd5cd8ke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230045484" TargetMode="External"/><Relationship Id="rIdlh_hn6i003g3hir52569x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213#st_66" TargetMode="External"/><Relationship Id="rIdnbmz_4rumndcru2re5wkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213#st_71" TargetMode="External"/><Relationship Id="rIdugw7vsn0bpzy7ea39p331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230045484" TargetMode="External"/><Relationship Id="rIdbtkmapuwhhrm89_js-iro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230042095" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdkwgxpzzqwi6p34gdpz7xo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043758" TargetMode="External"/><Relationship Id="rId4mkea0aazikgpsitr_m2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId-1quqrqbe5dnrd17wxwto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043758" TargetMode="External"/><Relationship Id="rIdzw79itrhznswxteolvimv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>