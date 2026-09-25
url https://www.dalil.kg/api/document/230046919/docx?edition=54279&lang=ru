--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -217,213 +217,213 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях реализации подпункта 2 пункта 1 главы 5 Плана мероприятий по реализации </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfkwleogi-w2tn5_chexf_">
+      <w:hyperlink w:history="1" r:id="rIdhfy3vyyjyjfaovqaxkmxo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Государственной стратегии</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по противодействию коррупции в Кыргызской Республике на 2025-2030 годы (для I этапа на среднесрочный период 2025-2027 годов), утвержденного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq4yguvvnzpm25do6v5jsg">
+      <w:hyperlink w:history="1" r:id="rIdm75kqozuarsljza63pva3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "О </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Государственной стратегии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по противодействию коррупции в Кыргызской Республике на 2025-2030 годы" от 5 июня 2024 года № 137, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduikf812nrybbvgpjhb68l">
+      <w:hyperlink w:history="1" r:id="rIdkh6iz3ivexwzdzsayk8yo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz6x7m_hz093pcdmivgqkg">
+      <w:hyperlink w:history="1" r:id="rIdr3deabz-cql83z-ahvhhf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8qzycj_gtxwdygtkjaeih">
+      <w:hyperlink w:history="1" r:id="rIdd9oiwb3iscrnwe4uldbwj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О Центре реабилитации лиц с инвалидностью при Министерстве труда, социального обеспечения и миграции Кыргызской Республики" от 29 июля 2011 года № 429 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Центре реабилитации лиц с инвалидностью при Министерстве труда, социального обеспечения и миграции Кыргызской Республики, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0j12vvzjrbs7h-iyo_szw">
+      <w:hyperlink w:history="1" r:id="rIdgggfgwktctz1fgg5gmzjc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -444,102 +444,102 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"- несет персональную ответственность за создание и обеспечение функционирования внутренней системы предупреждения коррупции;".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdka7brnzite8v2s77g2vjl">
+      <w:hyperlink w:history="1" r:id="rIdj6vx4aatjtwyvdncn5exk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О Республиканском учреждении протезно-ортопедических изделий при Министерстве труда, социального обеспечения и миграции Кыргызской Республики" от 25 августа 2011 года № 511 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Уставе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республиканского учреждения протезно-ортопедических изделий при Министерстве труда, социального обеспечения и миграции Кыргызской Республики, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds58egbdnlg1venj_zmu6n">
+      <w:hyperlink w:history="1" r:id="rId084jpl2izmjckryxnt6_d">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -560,106 +560,106 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"- несет персональную ответственность за создание и обеспечение функционирования внутренней системы предупреждения коррупции;".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5llitlfxf_q6t8oast6yo">
+      <w:hyperlink w:history="1" r:id="rIda5zrv-qq6f0pxswv5idd5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О Государственном учреждении "Центр "Телефон доверия для детей" при Министерстве труда, социального обеспечения и миграции Кыргызской Республики" от 24 июня 2015 года № 406 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxwjtui8ipee5v_1d6okcy">
+      <w:hyperlink w:history="1" r:id="rIdtgthkdpidc5mkggmo_avr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Государственном учреждении "Центр "Телефон доверия для детей" при Министерстве труда, социального обеспечения и миграции Кыргызской Республики, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmweznxdtyybjzdhkf65ra">
+      <w:hyperlink w:history="1" r:id="rIdmpbajfmlu-ngwlgufjw1n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -680,106 +680,106 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"- несет персональную ответственность за создание и обеспечение функционирования внутренней системы предупреждения коррупции;".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId57yfi39icealla9jtyyxp">
+      <w:hyperlink w:history="1" r:id="rId-t3-vkws-pdqtnyem6g9l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О вопросах Министерства труда, социального обеспечения и миграции Кыргызской Республики" от 15 ноября 2021 года № 252 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde0zgxj84c_uxou6fcxv59">
+      <w:hyperlink w:history="1" r:id="rIdpqzp3quhdb59czbhum-ca">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Министерстве труда, социального обеспечения и миграции Кыргызской Республики, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdld9_7yentbrwrrxaqzotg">
+      <w:hyperlink w:history="1" r:id="rIdisbqwjtmab787k6k7jaiu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -800,102 +800,102 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"- несет персональную ответственность за создание и обеспечение функционирования внутренней системы предупреждения коррупции.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx0czypdqzkqmmrmsjovw0">
+      <w:hyperlink w:history="1" r:id="rIdpl4a-ruinee13qic5geny">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О подведомственных подразделениях Министерства труда, социального обеспечения и миграции Кыргызской Республики" от 17 декабря 2021 года № 317 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Службе по контролю и надзору трудового законодательства при Министерстве труда, социального обеспечения и миграции Кыргызской Республики, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmf5cywznuqyq1ufoe4lk1">
+      <w:hyperlink w:history="1" r:id="rId6qchahk3-wgmfbyo7sbwi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -932,51 +932,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Департаменте социальной защиты при Министерстве труда, социального обеспечения и миграции Кыргызской Республики, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6cuy7zi0myipkdgxpkny1">
+      <w:hyperlink w:history="1" r:id="rIdvaeub0k6bfa0ve2d7gdkc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -997,106 +997,106 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"- несет персональную ответственность за создание и обеспечение функционирования внутренней системы предупреждения коррупции.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdehmgvlbvsncycopo0gbs-">
+      <w:hyperlink w:history="1" r:id="rId0aqqfmapodlwrews1xb1i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О Центре трудоустройства граждан за рубежом при Министерстве труда, социального обеспечения и миграции Кыргызской Республики" от 17 декабря 2021 года № 319 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj1iyvkjcsqr5bw1agfxaf">
+      <w:hyperlink w:history="1" r:id="rIdrkwoww89dljq5z6q71aaz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Центре трудоустройства граждан за рубежом при Министерстве труда, социального обеспечения и миграции Кыргызской Республики, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpok1ua_chtsjrimee5cmk">
+      <w:hyperlink w:history="1" r:id="rId6gtzcwxx0jn2jtr_toity">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1117,102 +1117,102 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"8-1) несет персональную ответственность за создание и обеспечение функционирования внутренней системы предупреждения коррупции;".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdznnowtzoy-ax5kmh1hzpe">
+      <w:hyperlink w:history="1" r:id="rId7srbuqvobdpi6me_67pjk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "Об организационных вопросах Министерства труда, социального обеспечения и миграции Кыргызской Республики" от 22 июля 2022 года № 392 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Представительстве Министерства труда, социального обеспечения и миграции Кыргызской Республики в Российской Федерации, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdealvt_e92tdupj3kjaqzb">
+      <w:hyperlink w:history="1" r:id="rIdgvn5ltn62izkwdk1knylh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1233,106 +1233,106 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"- несет персональную ответственность за создание и обеспечение функционирования внутренней системы предупреждения коррупции.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzyus9x1v3clfshqftwajc">
+      <w:hyperlink w:history="1" r:id="rIdldf5w2m2pvgjbgosl3szc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О медико-социальной экспертизе в Кыргызской Республике" от 8 апреля 2025 года № 185 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIderg9rqc78rov82nzff933">
+      <w:hyperlink w:history="1" r:id="rIdovdbanfikanqdssjd60om">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Республиканском центре медико-социальной экспертизы при Министерстве труда, социального обеспечения и миграции Кыргызской Республики, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf9ksjmnaik2nsx5pbelf9">
+      <w:hyperlink w:history="1" r:id="rIdx4npvnfd24rb_vdhwkxpy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1511,69 +1511,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdgapec9plozykzoiu53l_r">
+    <w:hyperlink w:history="1" r:id="rIdnotkeiqplswrrckcfcmxk">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230046919</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdk8x_p7iznl96we_ewhjqy">
+    <w:hyperlink w:history="1" r:id="rIddmqqqunrx8s6xl9p9avv7">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1716,57 +1716,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdfkwleogi-w2tn5_chexf_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009320" TargetMode="External"/><Relationship Id="rIdq4yguvvnzpm25do6v5jsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009319" TargetMode="External"/><Relationship Id="rIduikf812nrybbvgpjhb68l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdz6x7m_hz093pcdmivgqkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rId8qzycj_gtxwdygtkjaeih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92743" TargetMode="External"/><Relationship Id="rId0j12vvzjrbs7h-iyo_szw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92743" TargetMode="External"/><Relationship Id="rIdka7brnzite8v2s77g2vjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92817" TargetMode="External"/><Relationship Id="rIds58egbdnlg1venj_zmu6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92817" TargetMode="External"/><Relationship Id="rId5llitlfxf_q6t8oast6yo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97728" TargetMode="External"/><Relationship Id="rIdxwjtui8ipee5v_1d6okcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97729" TargetMode="External"/><Relationship Id="rIdmweznxdtyybjzdhkf65ra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97728" TargetMode="External"/><Relationship Id="rId57yfi39icealla9jtyyxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158689" TargetMode="External"/><Relationship Id="rIde0zgxj84c_uxou6fcxv59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158733" TargetMode="External"/><Relationship Id="rIdld9_7yentbrwrrxaqzotg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158689" TargetMode="External"/><Relationship Id="rIdx0czypdqzkqmmrmsjovw0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158870" TargetMode="External"/><Relationship Id="rIdmf5cywznuqyq1ufoe4lk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158870" TargetMode="External"/><Relationship Id="rId6cuy7zi0myipkdgxpkny1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158870" TargetMode="External"/><Relationship Id="rIdehmgvlbvsncycopo0gbs-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158844" TargetMode="External"/><Relationship Id="rIdj1iyvkjcsqr5bw1agfxaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158850" TargetMode="External"/><Relationship Id="rIdpok1ua_chtsjrimee5cmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158844" TargetMode="External"/><Relationship Id="rIdznnowtzoy-ax5kmh1hzpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159298" TargetMode="External"/><Relationship Id="rIdealvt_e92tdupj3kjaqzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159298" TargetMode="External"/><Relationship Id="rIdzyus9x1v3clfshqftwajc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026442" TargetMode="External"/><Relationship Id="rIderg9rqc78rov82nzff933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047146" TargetMode="External"/><Relationship Id="rIdf9ksjmnaik2nsx5pbelf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026442" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdhfy3vyyjyjfaovqaxkmxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009320" TargetMode="External"/><Relationship Id="rIdm75kqozuarsljza63pva3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009319" TargetMode="External"/><Relationship Id="rIdkh6iz3ivexwzdzsayk8yo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdr3deabz-cql83z-ahvhhf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdd9oiwb3iscrnwe4uldbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92743" TargetMode="External"/><Relationship Id="rIdgggfgwktctz1fgg5gmzjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92743" TargetMode="External"/><Relationship Id="rIdj6vx4aatjtwyvdncn5exk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92817" TargetMode="External"/><Relationship Id="rId084jpl2izmjckryxnt6_d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92817" TargetMode="External"/><Relationship Id="rIda5zrv-qq6f0pxswv5idd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97728" TargetMode="External"/><Relationship Id="rIdtgthkdpidc5mkggmo_avr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97729" TargetMode="External"/><Relationship Id="rIdmpbajfmlu-ngwlgufjw1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97728" TargetMode="External"/><Relationship Id="rId-t3-vkws-pdqtnyem6g9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158689" TargetMode="External"/><Relationship Id="rIdpqzp3quhdb59czbhum-ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158733" TargetMode="External"/><Relationship Id="rIdisbqwjtmab787k6k7jaiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158689" TargetMode="External"/><Relationship Id="rIdpl4a-ruinee13qic5geny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158870" TargetMode="External"/><Relationship Id="rId6qchahk3-wgmfbyo7sbwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158870" TargetMode="External"/><Relationship Id="rIdvaeub0k6bfa0ve2d7gdkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158870" TargetMode="External"/><Relationship Id="rId0aqqfmapodlwrews1xb1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158844" TargetMode="External"/><Relationship Id="rIdrkwoww89dljq5z6q71aaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158850" TargetMode="External"/><Relationship Id="rId6gtzcwxx0jn2jtr_toity" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158844" TargetMode="External"/><Relationship Id="rId7srbuqvobdpi6me_67pjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159298" TargetMode="External"/><Relationship Id="rIdgvn5ltn62izkwdk1knylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159298" TargetMode="External"/><Relationship Id="rIdldf5w2m2pvgjbgosl3szc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026442" TargetMode="External"/><Relationship Id="rIdovdbanfikanqdssjd60om" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047146" TargetMode="External"/><Relationship Id="rIdx4npvnfd24rb_vdhwkxpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026442" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdgapec9plozykzoiu53l_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230046919" TargetMode="External"/><Relationship Id="rIdk8x_p7iznl96we_ewhjqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdnotkeiqplswrrckcfcmxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230046919" TargetMode="External"/><Relationship Id="rIddmqqqunrx8s6xl9p9avv7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>