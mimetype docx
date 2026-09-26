--- v0 (2026-09-25)
+++ v1 (2026-09-26)
@@ -267,91 +267,91 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdny4itqh9lpla0rlkveeui">
+      <w:hyperlink w:history="1" r:id="rIdtbm0nrps0e63k5cvlowd-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf2upkfqut7sy4izc6m_eb">
+      <w:hyperlink w:history="1" r:id="rIdyqnhomdz4kfilgxjd7glm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdebdm7mou6wgrfxfoigi58">
+      <w:hyperlink w:history="1" r:id="rIdsbwbislyiclt9y90mdlma">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">64</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики «О Национальном банке Кыргызской Республики» Правление Национального банка Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -372,216 +372,216 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxa2faytegfphfruzjyad9">
+      <w:hyperlink w:history="1" r:id="rId2sbc1vxi45tsnd5ybr2ng">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «О лицензировании деятельности специализированных финансовых организаций» (Приложение 1);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3mcfde_-hgzum8f-axf4s">
+      <w:hyperlink w:history="1" r:id="rIdeapxyp2pgdthm9xdp2hft">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> регулирования деятельности специализированных финансовых организаций (Приложение 2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnnnp8xxxvwtqgdqksldt9">
+      <w:hyperlink w:history="1" r:id="rIdnfsrr2jaz2aekbysk86iv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики «Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjkxsndqch3naag6dzxoqc">
+      <w:hyperlink w:history="1" r:id="rIduy8ygs22gxs1hrrkdbibj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «О минимальных требованиях к организации внутреннего контроля в коммерческих банках в целях противодействия финансированию террористической деятельности и легализации (отмыванию) преступных доходов», </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds2fdfowi61rqtw387hylg">
+      <w:hyperlink w:history="1" r:id="rIdbs1fhjsjxrgyt14ygy0yz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «О порядке проведения обменных операций с наличной иностранной валютой в Кыргызской Республике» и внесении изменений и дополнений в некоторые нормативные правовые акты Национального банка Кыргызской Республики по вопросам противодействия финансированию террористической деятельности и легализации (отмыванию) преступных доходов» от 14 августа 2019 года № 2019-П-12/42-1-(НПА) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdny8mz5q8aw8tjsiof4hte">
+      <w:hyperlink w:history="1" r:id="rIdim5h4pedvqivtp-2yvrmk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «О порядке проведения обменных операций с наличной иностранной валютой в Кыргызской Республике», утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbzdioj7btztwkz66px5pp">
+      <w:hyperlink w:history="1" r:id="rIdxdqn36t6ofzpymwcoram0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -782,51 +782,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbwl8j10fopu-au4l78ggo">
+      <w:hyperlink w:history="1" r:id="rIdoalvxjvnkwh65melwsj9o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики «Об утверждении Положения «О лицензировании деятельности специализированных финансовых учреждений» от 16 марта 2016 года № 12/3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -922,51 +922,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 5 Приложения к вышеуказанному постановлению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdapdk839jley0dbccozhnh">
+      <w:hyperlink w:history="1" r:id="rIdjt-pbm4igvyvtvvv5xniz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики «О внесении изменений в некоторые постановления Правления Национального банка Кыргызской Республики и признании утратившим силу постановления Правления Национального банка Кыргызской Республики «О размере сбора и платы за лицензии, выдаваемые Национальным банком Кыргызской Республики» от 8 июня 2017 года № 2017-П-12/23-4-(НПА)» от 27 февраля 2019 года № 2019-П-33/9-7-(НФКО):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -987,51 +987,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 3 Приложения к вышеуказанному постановлению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduy3prdw0uyticjap_sths">
+      <w:hyperlink w:history="1" r:id="rId2q26u9bxdxngiktc4vyl2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики «О внесении изменений в некоторые нормативные правовые акты Национального банка Кыргызской Республики» от 21 августа 2019 года № 2019-П-33/43-8-(НФКУ):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -1052,51 +1052,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 9 Приложения к вышеуказанному постановлению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrgb0dnjuhhhk4lgwxi2w7">
+      <w:hyperlink w:history="1" r:id="rIdqxznmvmwgxvdvpzarzz7i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики «О внесении изменений в некоторые нормативные правовые акты Национального банка Кыргызской Республики по выдаче разрешительных документов Национального банка Кыргызской Республики небанковским финансово-кредитным организациям» от 17 августа 2022 года № 2022-П-33/52-3-(НФКУ):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -1132,86 +1132,86 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw5fh1zqprtlvr7ij4vpoj">
+      <w:hyperlink w:history="1" r:id="rIdof_d8atf8jyzpa7tgopzn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики «Об утверждении Правил регулирования деятельности специализированных финансовых учреждений» от 16 марта 2016 года № 12/4;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdomxgzogcejyypkynvsfap">
+      <w:hyperlink w:history="1" r:id="rIdob2epy--5frcvugyt7yc_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики «О внесении дополнений и изменений в некоторые постановления Правления Национального банка Кыргызской Республики» от 30 ноября 2016 года № 47/5:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -1232,51 +1232,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 2 Приложения к вышеуказанному постановлению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdczukzb3oonggtdqasxgut">
+      <w:hyperlink w:history="1" r:id="rIdrnyqxm54jdh_1uow6mnv4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики «О внесении изменений и дополнений в некоторые нормативные правовые акты Национального банка Кыргызской Республики» от 31 мая 2017 года № 21/8:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -1297,51 +1297,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 5 Приложения к вышеуказанному постановлению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdazcv6sufdvvcv57grtm3w">
+      <w:hyperlink w:history="1" r:id="rIdzrecy7f1k8wscso6ztaxt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики «О внесении изменений и дополнений в некоторые нормативные правовые акты Национального банка Кыргызской Республики и признании утратившими силу некоторых нормативных правовых актов Национального банка Кыргызской Республики» от 15 июня 2017 года № 2017-П-12/25-12-(НПА):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -1407,51 +1407,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 5 Приложения к вышеуказанному постановлению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk7fesfwdnklw09shj50lk">
+      <w:hyperlink w:history="1" r:id="rIdp0m9rymeh3lylzkzewnuy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики «О внесении изменений в некоторые нормативные правовые акты Национального банка Кыргызской Республики» от 28 сентября 2021 года № 2021-П-33/53-10-(НФКУ):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -1517,51 +1517,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 16 Приложения к вышеуказанному постановлению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnu_xdycpr_w70ve2hvtkf">
+      <w:hyperlink w:history="1" r:id="rIdpcq17nqmuqe8xzlly8a79">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики «О внесении изменений в некоторые нормативные правовые акты Национального банка Кыргызской Республики» от 23 октября 2025 года № 2025-П-12/55-4-(НПА):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -1834,69 +1834,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdoqgzjg2bshgadl_i7-dxj">
+    <w:hyperlink w:history="1" r:id="rIdzhcky1xgw4stthn5dqjtx">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230049241</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdlu6-ulpxbyy3wxujdi6ri">
+    <w:hyperlink w:history="1" r:id="rIdqcaagt5yt_kcamteholl4">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2039,57 +2039,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdny4itqh9lpla0rlkveeui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112424#st_5" TargetMode="External"/><Relationship Id="rIdf2upkfqut7sy4izc6m_eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112424#st_9" TargetMode="External"/><Relationship Id="rIdebdm7mou6wgrfxfoigi58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112424#st_64" TargetMode="External"/><Relationship Id="rIdxa2faytegfphfruzjyad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048922" TargetMode="External"/><Relationship Id="rId3mcfde_-hgzum8f-axf4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048921" TargetMode="External"/><Relationship Id="rIdnnnp8xxxvwtqgdqksldt9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/860283" TargetMode="External"/><Relationship Id="rIdjkxsndqch3naag6dzxoqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/860284" TargetMode="External"/><Relationship Id="rIds2fdfowi61rqtw387hylg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/860285" TargetMode="External"/><Relationship Id="rIdny8mz5q8aw8tjsiof4hte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/860285" TargetMode="External"/><Relationship Id="rIdbzdioj7btztwkz66px5pp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/860283" TargetMode="External"/><Relationship Id="rIdbwl8j10fopu-au4l78ggo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/860289" TargetMode="External"/><Relationship Id="rIdapdk839jley0dbccozhnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800251" TargetMode="External"/><Relationship Id="rIduy3prdw0uyticjap_sths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800462" TargetMode="External"/><Relationship Id="rIdrgb0dnjuhhhk4lgwxi2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800463" TargetMode="External"/><Relationship Id="rIdw5fh1zqprtlvr7ij4vpoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800784" TargetMode="External"/><Relationship Id="rIdomxgzogcejyypkynvsfap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800012" TargetMode="External"/><Relationship Id="rIdczukzb3oonggtdqasxgut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800097" TargetMode="External"/><Relationship Id="rIdazcv6sufdvvcv57grtm3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800789" TargetMode="External"/><Relationship Id="rIdk7fesfwdnklw09shj50lk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800783" TargetMode="External"/><Relationship Id="rIdnu_xdycpr_w70ve2hvtkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033546" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdtbm0nrps0e63k5cvlowd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112424#st_5" TargetMode="External"/><Relationship Id="rIdyqnhomdz4kfilgxjd7glm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112424#st_9" TargetMode="External"/><Relationship Id="rIdsbwbislyiclt9y90mdlma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112424#st_64" TargetMode="External"/><Relationship Id="rId2sbc1vxi45tsnd5ybr2ng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048922" TargetMode="External"/><Relationship Id="rIdeapxyp2pgdthm9xdp2hft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048921" TargetMode="External"/><Relationship Id="rIdnfsrr2jaz2aekbysk86iv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/860283" TargetMode="External"/><Relationship Id="rIduy8ygs22gxs1hrrkdbibj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/860284" TargetMode="External"/><Relationship Id="rIdbs1fhjsjxrgyt14ygy0yz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/860285" TargetMode="External"/><Relationship Id="rIdim5h4pedvqivtp-2yvrmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/860285" TargetMode="External"/><Relationship Id="rIdxdqn36t6ofzpymwcoram0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/860283" TargetMode="External"/><Relationship Id="rIdoalvxjvnkwh65melwsj9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/860289" TargetMode="External"/><Relationship Id="rIdjt-pbm4igvyvtvvv5xniz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800251" TargetMode="External"/><Relationship Id="rId2q26u9bxdxngiktc4vyl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800462" TargetMode="External"/><Relationship Id="rIdqxznmvmwgxvdvpzarzz7i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800463" TargetMode="External"/><Relationship Id="rIdof_d8atf8jyzpa7tgopzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800784" TargetMode="External"/><Relationship Id="rIdob2epy--5frcvugyt7yc_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800012" TargetMode="External"/><Relationship Id="rIdrnyqxm54jdh_1uow6mnv4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800097" TargetMode="External"/><Relationship Id="rIdzrecy7f1k8wscso6ztaxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800789" TargetMode="External"/><Relationship Id="rIdp0m9rymeh3lylzkzewnuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800783" TargetMode="External"/><Relationship Id="rIdpcq17nqmuqe8xzlly8a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033546" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdoqgzjg2bshgadl_i7-dxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049241" TargetMode="External"/><Relationship Id="rIdlu6-ulpxbyy3wxujdi6ri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdzhcky1xgw4stthn5dqjtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049241" TargetMode="External"/><Relationship Id="rIdqcaagt5yt_kcamteholl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>