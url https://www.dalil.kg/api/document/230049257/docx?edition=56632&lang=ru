--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -114,51 +114,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddrrpe5mpovx--bsrrbfqn">
+      <w:hyperlink w:history="1" r:id="rIdtvseh1jy6t8gqlnqex9yh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики
  от 24 июля 2026 года № 508)</w:t>
       </w:r>
     </w:p>
@@ -713,51 +713,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- переоборудование транспортного средства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Перечень изменений, вносимых в конструкцию транспортного средства определяется согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdekvzncdmqwa-fx0vyu7e2">
+      <w:hyperlink w:history="1" r:id="rIdr7l2ddhk13au3tpxfejmv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -779,51 +779,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Оценка допустимости внесения планируемых изменений в конструкцию транспортного средства, находящегося в эксплуатации, осуществляется должностным лицом уполномоченного государственного органа в сфере обеспечения безопасности дорожного движения или его территориального подразделения в форме предварительной технической экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Для проведения предварительной технической экспертизы собственник транспортного средства либо его доверенное лицо подает заявление по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpxxnqnfrd8up6i6prfmvs">
+      <w:hyperlink w:history="1" r:id="rIdrv31ethiebipcvb4jsva_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -964,51 +964,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- об отказе с указанием причин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">О принятом решении собственник транспортного средства либо его доверенное лицо уведомляется в порядке, установленном </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaio9m2s1vpx2qlqiic-9z">
+      <w:hyperlink w:history="1" r:id="rIdaracvuqwd-map8tdkjxhq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О порядке рассмотрения обращений граждан".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1105,101 +1105,101 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">16. Работы по внесению изменений в конструкцию транспортного средства выполняются юридическими или физическими лицами, имеющими право на оказание данных услуг, указанных в настоящих Правилах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17. По завершении работ собственнику транспортного средства либо его доверенному лицу выдается справка об объеме и качестве выполненных работ по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfdappsrozjgrj74mm8je">
+      <w:hyperlink w:history="1" r:id="rIdqlxchh2ajrnd4lkhzx2kq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">18. Техническая экспертиза, необходимые испытания и измерения конструкции транспортного средства с внесенными в его конструкцию изменениями проводятся аккредитованными органами контроля в соответствии с ТР ТС 018/2011.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По результатам проверки собственнику транспортного средства либо его доверенному лицу в течение двух рабочих дней в письменной форме в двух экземплярах и в форме цифрового документа через систему единого окна оформляется диагностическая карта технического осмотра транспортного средства с внесенными в его конструкцию изменениями по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4zm_ndhueb3eqo1hntqw0">
+      <w:hyperlink w:history="1" r:id="rId4mow0myyacdjvmea18pcc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1220,51 +1220,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Диагностическая карта технического осмотра транспортного средства с внесенными в его конструкцию изменениями, составленная в форме цифрового документа, направляется в единую автоматизированную информационную систему и хранится в аккредитованном органе контроля пять лет с момента ее выдачи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">19. Безопасность конструкции транспортного средства после внесения изменений подтверждается свидетельством о соответствии транспортного средства с внесенными в его конструкцию изменениями требованиям безопасности по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw8icjxmj-5ftakkthxoed">
+      <w:hyperlink w:history="1" r:id="rIdlkwz2xouv9mpdgqyergi4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -1527,51 +1527,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- сертификат соответствия на отдельные элементы оборудования по Правилам ЕЭК ООН № 67 или 110;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- заявление-декларацию производителя работ об объеме и качестве работ по внесению изменений в конструкцию автотранспортных средств (согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdagwv3zjmuvjytjdnb4hif">
+      <w:hyperlink w:history="1" r:id="rIdsw8hyaggb8fkpnfvmgzh0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) о проверке герметичности и опрессовке системы питания, о проведении периодических испытаний оборудования для питания двигателя газообразным топливом и о соответствии предельно допустимого содержания оксида углерода (СО) в отработавших газах автотранспортных средств требованиям ТР ТС 018/201.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1923,51 +1923,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Глава 7. Ограничения и запреты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">31. Не допускается внесение изменений в конструкцию транспортных средств в случаях если такие изменения противоречат требованиям ТР ТС 018/2011, а также если соответствующие изменения не включены в Перечень изменений, вносимых в конструкцию транспортного средства согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdncpft66qhy6br2m12hf8i">
+      <w:hyperlink w:history="1" r:id="rIdutkcz3pkj3w8nicncrk2s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -11133,69 +11133,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdgaeye6t-7wz61c6tvvciq">
+    <w:hyperlink w:history="1" r:id="rId-agtgbgyfsc2l_5jfy_up">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230049257</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdrqvrcy4ykng7iqippdz4k">
+    <w:hyperlink w:history="1" r:id="rIdiurjxvlhg4om7aqtz__mf">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11338,57 +11338,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIddrrpe5mpovx--bsrrbfqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049102" TargetMode="External"/><Relationship Id="rIdekvzncdmqwa-fx0vyu7e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049257#pr1" TargetMode="External"/><Relationship Id="rIdpxxnqnfrd8up6i6prfmvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049257#pr2" TargetMode="External"/><Relationship Id="rIdaio9m2s1vpx2qlqiic-9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202100" TargetMode="External"/><Relationship Id="rIdtfdappsrozjgrj74mm8je" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049257#pr_3" TargetMode="External"/><Relationship Id="rId4zm_ndhueb3eqo1hntqw0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049257#pr_4" TargetMode="External"/><Relationship Id="rIdw8icjxmj-5ftakkthxoed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049257#pr5" TargetMode="External"/><Relationship Id="rIdagwv3zjmuvjytjdnb4hif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049257#pr2" TargetMode="External"/><Relationship Id="rIdncpft66qhy6br2m12hf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049257#pr1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdtvseh1jy6t8gqlnqex9yh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049102" TargetMode="External"/><Relationship Id="rIdr7l2ddhk13au3tpxfejmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049257#pr1" TargetMode="External"/><Relationship Id="rIdrv31ethiebipcvb4jsva_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049257#pr2" TargetMode="External"/><Relationship Id="rIdaracvuqwd-map8tdkjxhq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202100" TargetMode="External"/><Relationship Id="rIdqlxchh2ajrnd4lkhzx2kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049257#pr_3" TargetMode="External"/><Relationship Id="rId4mow0myyacdjvmea18pcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049257#pr_4" TargetMode="External"/><Relationship Id="rIdlkwz2xouv9mpdgqyergi4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049257#pr5" TargetMode="External"/><Relationship Id="rIdsw8hyaggb8fkpnfvmgzh0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049257#pr2" TargetMode="External"/><Relationship Id="rIdutkcz3pkj3w8nicncrk2s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049257#pr1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdgaeye6t-7wz61c6tvvciq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049257" TargetMode="External"/><Relationship Id="rIdrqvrcy4ykng7iqippdz4k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId-agtgbgyfsc2l_5jfy_up" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230049257" TargetMode="External"/><Relationship Id="rIdiurjxvlhg4om7aqtz__mf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>