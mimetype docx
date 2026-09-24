--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -99,51 +99,51 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ВНИМАНИЕ!
  Изменения, внесенные </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxfymh_osus4k6mbdjjww7">
+      <w:hyperlink w:history="1" r:id="rIdozkth8kyizqun4sfiy-42">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Нацбанка КР
  от 28 сентября 2021 года № 2021-П-33/53-10,
  вступают в силу с 1 января 2022 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -207,51 +207,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утверждено 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdghrrl4to-8ddmpq9iisnv">
+      <w:hyperlink w:history="1" r:id="rId-p52qads8raawva9xt6_5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка 
  Кыргызской Республики 
  от 28 июня 2006 года N 19/4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400" w:before="400"/>
@@ -272,51 +272,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  о минимальных требованиях к проведению внешнего аудита микрофинансовых организаций в Кыргызской Республике</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8m2z4us7mezdspjxur7wf">
+      <w:hyperlink w:history="1" r:id="rIdpza6wuruwfawh4dulwkrk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 апреля 2012 года N 18/9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -336,156 +336,156 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15 июня 2017 года № 2017-П-12/25-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc4glq07q28v52i76ewq9l">
+      <w:hyperlink w:history="1" r:id="rIdkdtyla2iwzedklwmngrbh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 августа 2018 года № 2018-П-33/33-8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpbzy4dm4-r2ct32itd-uz">
+      <w:hyperlink w:history="1" r:id="rIdmjshdrb9x0brhzwydnlfz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 сентября 2021 года № 2021-П-33/53-10-(НФКУ)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящее Положение "О минимальных требованиях к проведению внешнего аудита микрофинансовых организаций в Кыргызской Республике" (далее - Положение) разработано в соответствии с Законами Кыргызской Республики "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl4m1lcok_jd90htwlhil1">
+      <w:hyperlink w:history="1" r:id="rIdqwh1_p2bsjksrbxaarxqa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О микрофинансовых организациях в Кыргызской Республике</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzktiijdu4yy4mi3y2gqh_">
+      <w:hyperlink w:history="1" r:id="rId1bx0pvhgxbak-qcxozvmi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об аудиторской деятельности</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">" и "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda5jzzmu_zdr9tgk8fhpg4">
+      <w:hyperlink w:history="1" r:id="rId4jtiiwozvdb9v8dkzs8q_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О бухгалтерском учете</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">" и устанавливает минимальные требования к проведению внешнего аудиту годовой финансовой отчетности микрофинансовых организаций, в том числе осуществляющих операции по исламским принципам банковского дела и финансирования с учетом специфики используемой терминологии, и имеющих свидетельство Национального банка для осуществления деятельности в качестве микрофинансовой организации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -572,97 +572,97 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществляемая на основании договора между микрофинансовой организацией и внешним аудитором независимая проверка деятельности микрофинансовой организации с целью повышения степени уверенности пользователей в достоверности финансовой отчетности во всех ее существенных аспектах в соответствии с международными стандартами финансовой отчетности и прочей информации, и требованиями, установленными законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(в редакции Постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjywhjuoqahceqtimbpar2">
+      <w:hyperlink w:history="1" r:id="rIdqrm7pygiznszw4cqre1mh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 сентября 2021 года № 2021-П-33/53-10-(НФКУ)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внешний аудитор</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - лицо, являющееся индивидуальным аудитором или аудиторской организацией в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4li1-nihr5etevs_yeu5z">
+      <w:hyperlink w:history="1" r:id="rIdyp3qavd_mhqhuuuyq_gtt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об аудиторской деятельности".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -745,51 +745,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Аффилированные лица</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - значение определено в пункте 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьи 1</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgg46w1nfgqepirc1btbqo">
+      <w:hyperlink w:history="1" r:id="rId2vw2kdob8dj7ivdqrehsm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О микрофинансовых организациях в Кыргызской Республике".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -1057,71 +1057,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2. МКК, преобразующиеся в микрофинансовые компании, должны провести независимый внешней аудит в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmzugw1r6qcnjhtcbbdgdz">
+      <w:hyperlink w:history="1" r:id="rIdxdnq2_nvlkahuxp72jnk4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О минимальных требованиях к внешнему аудиту банков и других финансово-кредитных организаций, лицензируемых Национальным банком Кыргызской Республики", утвержденным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm2fit9t_qyx8loecmjlte">
+      <w:hyperlink w:history="1" r:id="rIdnfam-z-nf5ahqxd_dskkz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка от 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1218,51 +1218,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15 июня 2017 года № 2017-П-12/25-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsfuvaywtxe9iwlmk4bsnk">
+      <w:hyperlink w:history="1" r:id="rId34p7dwa36gtoc52kfkx56">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 сентября 2021 года № 2021-П-33/53-10-(НФКУ)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1516,51 +1516,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При смене внешнего аудитора МКК/МКА должны сообщить о причинах смены аудитора в Национальный банк (в Чуйской области и г.Бишкек - Управление надзора за небанковскими-финансово-кредитными организациями, в других областях - областные управления Национального банка) в течение 10 рабочих дней с момента принятия решения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvi6rrk_6t-brdyy0rihmt">
+      <w:hyperlink w:history="1" r:id="rIdsthafsa2in6hcvz8zicef">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Нацбанка КР от 25 апреля 2012 года N 18/9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1750,51 +1750,51 @@
         <w:t xml:space="preserve">Национальный банк вправе не принять заключение внешнего аудитора МКК/МКА и требовать проведения повторного аудита МКК/МКА в случае, если обнаружатся обстоятельства, которые включают:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">выявление фактов сокрытия информации, являющейся в соответствии со статьей 11 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdux4kxf9j3swl3y_n5gg3u">
+      <w:hyperlink w:history="1" r:id="rIddbb1fxdqzxoemeewilitu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «Об аудиторской деятельности» основанием для выводов об ограничениях при проведении аудита</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1876,51 +1876,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14 октября 2015 года № 62/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdck56lrge4de0izhckofnf">
+      <w:hyperlink w:history="1" r:id="rIdwcgvq20lqnssb3a6igin_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 сентября 2021 года № 2021-П-33/53-10-(НФКУ)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2032,51 +2032,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14 октября 2015 года № 62/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddmua3facpbdeld-rvbhar">
+      <w:hyperlink w:history="1" r:id="rIdbbrlwojklye28lf_abeee">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 сентября 2021 года № 2021-П-33/53-10-(НФКУ)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="75"/>
         <w:ind w:firstLine="705"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2093,51 +2093,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">МКА, не указанные в абзаце первом настоящего пункта, могут опубликовать годовую финансовую отчетность в средствах массовой информации республиканского и местного значения после ее подтверждения внешним аудитором, если иное не установлено законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjjedeujbzrv2tlqrmjls9">
+      <w:hyperlink w:history="1" r:id="rIdk5k9z75dswwb4tq__ottp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 сентября 2021 года № 2021-П-33/53-10-(НФКУ)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2279,69 +2279,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdswjlmcridpdrqnap1thu2">
+    <w:hyperlink w:history="1" r:id="rIduwdw1ovsfjn18bys46sdr">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/300497</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdfnbm76vfuh0jbvp_tfvgl">
+    <w:hyperlink w:history="1" r:id="rId7krhcqhrfwmksrklgd-ev">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2484,57 +2484,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdxfymh_osus4k6mbdjjww7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800783" TargetMode="External"/><Relationship Id="rIdghrrl4to-8ddmpq9iisnv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300496" TargetMode="External"/><Relationship Id="rId8m2z4us7mezdspjxur7wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302520" TargetMode="External"/><Relationship Id="rIdc4glq07q28v52i76ewq9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800212" TargetMode="External"/><Relationship Id="rIdpbzy4dm4-r2ct32itd-uz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800783" TargetMode="External"/><Relationship Id="rIdl4m1lcok_jd90htwlhil1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1081" TargetMode="External"/><Relationship Id="rIdzktiijdu4yy4mi3y2gqh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1091" TargetMode="External"/><Relationship Id="rIda5jzzmu_zdr9tgk8fhpg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1032" TargetMode="External"/><Relationship Id="rIdjywhjuoqahceqtimbpar2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800783" TargetMode="External"/><Relationship Id="rId4li1-nihr5etevs_yeu5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1091" TargetMode="External"/><Relationship Id="rIdgg46w1nfgqepirc1btbqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1081" TargetMode="External"/><Relationship Id="rIdmzugw1r6qcnjhtcbbdgdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31710" TargetMode="External"/><Relationship Id="rIdm2fit9t_qyx8loecmjlte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31709" TargetMode="External"/><Relationship Id="rIdsfuvaywtxe9iwlmk4bsnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800783" TargetMode="External"/><Relationship Id="rIdvi6rrk_6t-brdyy0rihmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302520" TargetMode="External"/><Relationship Id="rIdux4kxf9j3swl3y_n5gg3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1091" TargetMode="External"/><Relationship Id="rIdck56lrge4de0izhckofnf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800783" TargetMode="External"/><Relationship Id="rIddmua3facpbdeld-rvbhar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800783" TargetMode="External"/><Relationship Id="rIdjjedeujbzrv2tlqrmjls9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800783" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdozkth8kyizqun4sfiy-42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800783" TargetMode="External"/><Relationship Id="rId-p52qads8raawva9xt6_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300496" TargetMode="External"/><Relationship Id="rIdpza6wuruwfawh4dulwkrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302520" TargetMode="External"/><Relationship Id="rIdkdtyla2iwzedklwmngrbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800212" TargetMode="External"/><Relationship Id="rIdmjshdrb9x0brhzwydnlfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800783" TargetMode="External"/><Relationship Id="rIdqwh1_p2bsjksrbxaarxqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1081" TargetMode="External"/><Relationship Id="rId1bx0pvhgxbak-qcxozvmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1091" TargetMode="External"/><Relationship Id="rId4jtiiwozvdb9v8dkzs8q_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1032" TargetMode="External"/><Relationship Id="rIdqrm7pygiznszw4cqre1mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800783" TargetMode="External"/><Relationship Id="rIdyp3qavd_mhqhuuuyq_gtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1091" TargetMode="External"/><Relationship Id="rId2vw2kdob8dj7ivdqrehsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1081" TargetMode="External"/><Relationship Id="rIdxdnq2_nvlkahuxp72jnk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31710" TargetMode="External"/><Relationship Id="rIdnfam-z-nf5ahqxd_dskkz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31709" TargetMode="External"/><Relationship Id="rId34p7dwa36gtoc52kfkx56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800783" TargetMode="External"/><Relationship Id="rIdsthafsa2in6hcvz8zicef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302520" TargetMode="External"/><Relationship Id="rIddbb1fxdqzxoemeewilitu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1091" TargetMode="External"/><Relationship Id="rIdwcgvq20lqnssb3a6igin_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800783" TargetMode="External"/><Relationship Id="rIdbbrlwojklye28lf_abeee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800783" TargetMode="External"/><Relationship Id="rIdk5k9z75dswwb4tq__ottp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800783" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdswjlmcridpdrqnap1thu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300497" TargetMode="External"/><Relationship Id="rIdfnbm76vfuh0jbvp_tfvgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIduwdw1ovsfjn18bys46sdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300497" TargetMode="External"/><Relationship Id="rId7krhcqhrfwmksrklgd-ev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>