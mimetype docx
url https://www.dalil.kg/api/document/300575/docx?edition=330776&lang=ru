--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,187 +98,187 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                            УТРАЧИВАЕТ СИЛУ          с момента вступления в силу постановления Правления                Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3chskhvmsjyzfydltpvii">
+      <w:hyperlink w:history="1" r:id="rIditrvwaksckrwlvqnoheik">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 мая 2007 года № 28/3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зарегистрировано в Министерстве юстиции Кыргызской Республики6 февраля 2007 года. Регистрационный номер 12-07 г.Бишкекот 27 декабря 2006 года № 43/6               ПОСТАНОВЛЕНИЕ ПРАВЛЕНИЯ НАЦИОНАЛЬНОГО БАНКА                         КЫРГЫЗСКОЙ РЕСПУБЛИКИ             О внесении изменений и дополнений в Приложение          к Плану счетов бухгалтерского учета в коммерческих               банках и финансово-кредитных учреждениях          Кыргызской Республики, утвержденного Постановлением          Правления Национального банка Кыргызской Республики              № 22/1 от 14.07.05 г. (регистр. номер МЮ КР                       № 101-05 от 12.08.05 г.)      В связи  с  принятием  Постановления Правления Национального банкаКыргызской Республики № 37/4 от 29.11.06 г. "О привлечении средств ком-мерческих банков на срочные депозитные счета в НБКР", рассмотрев проект"О внесении изменений и дополнений в Приложение к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv6vbyr3vbvbbw-xyxz-hi">
+      <w:hyperlink w:history="1" r:id="rIdwyymujm0dbkqe_ozwvabm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Плану счетов</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  бухгал-терского  учета в коммерческих банках и финансово-кредитных учрежденияхКыргызской Республики",  Правление Национального банка Кыргызской  Рес-публики постановляет:     1. Утвердить "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrcwdy1kmgsfeiggw9-yyu">
+      <w:hyperlink w:history="1" r:id="rIdk3pgx1bu_dpp7vlf17d5k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Изменения и дополнения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в Приложение к  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ar_irayksha5imksv63z">
+      <w:hyperlink w:history="1" r:id="rIdlqrnnozpiekgozwzbzn2z">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Плану  счетов</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">бухгалтерского учета в коммерческих банках и финансово-кредитных учреж-дениях Кыргызской Республики,  утвержденного  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvatwa4vnfop0y-lbuyc3j">
+      <w:hyperlink w:history="1" r:id="rId348l4gbi-kmoqgp4h5koi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  ПравленияНационального  банка  Кыргызской Республики № 22/1 от 14.07.05 г.  (ре-гистр. номер МЮ КР № 101-05 от 12.08.05 г.)" (прилагается).     2. Управлению  методологии  надзора  и  лицензирования совместно сЮридическим отделом провести в  установленном  порядке  государственнуюрегистрацию  настоящего постановления в Министерстве юстиции КыргызскойРеспублики с последующим официальным опубликованием.     3. Настоящее  постановление вступает в силу с момента официальногоопубликования после государственной регистрации в Министерстве  юстицииКыргызской Республики.     4. После опубликования зарегистрированного нормативного  правовогоакта  Юридическому отделу информировать Министерство юстиции КыргызскойРеспублики об источнике опубликования (наименование издания,  его номери дата).     5. Контроль за исполнением настоящего постановления  возложить  назаместителя  Председателя Национального банка Кыргызской Республики Бо-контаева К.К.      И.о. Председателя Правления Национального     банка Кыргызской Республики                       М.Ишенбаев                                                     Утверждены                                            постановлением Правления                                               Национального банка                                              Кыргызской Республики                                         от 27 декабря 2006 года № 43/6    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                     ИЗМЕНЕНИЯ И ДОПОЛНЕНИЯ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">           в Приложение к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpwci-lpx3mkyx7pvz3b94">
+      <w:hyperlink w:history="1" r:id="rId48ilj2uiehxcwbbol_qbd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Плану счетов</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> бухгалтерского учета        в коммерческих банках и финансово-кредитных учреждениях          Кыргызской Республики, утвержденного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8uc2v9kxahhgyf3cjno0n">
+      <w:hyperlink w:history="1" r:id="rIdndrl3s6aybtbf0lqporwl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">          Правления Национального банка Кыргызской Республики              № 22/1 от 14.07.05 г. (регистр. номер МЮ КР                       № 101-05 от 12.08.05 г.)      В описании счета 10631 "Депозиты в НБКР" группы 10600 "Депозиты  вфинансовых  учреждениях,  включая  банки" первое предложение изложить вследующей редакции:  "На этом счете учитываются депозиты в национальнойи иностранной валютах, размещенные в НБКР" и далее по тексту. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -330,69 +330,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdcxjc1muktljm8ikndgobu">
+    <w:hyperlink w:history="1" r:id="rId-nzm6xackejwpaggmgwrp">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/300575</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdbjrppoqfwyyqczazewwie">
+    <w:hyperlink w:history="1" r:id="rIdrmynoyakxrxtzlijt4y6j">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -535,57 +535,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3chskhvmsjyzfydltpvii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300669" TargetMode="External"/><Relationship Id="rIdv6vbyr3vbvbbw-xyxz-hi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300052" TargetMode="External"/><Relationship Id="rIdrcwdy1kmgsfeiggw9-yyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300575#1" TargetMode="External"/><Relationship Id="rId2ar_irayksha5imksv63z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300052" TargetMode="External"/><Relationship Id="rIdvatwa4vnfop0y-lbuyc3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300051" TargetMode="External"/><Relationship Id="rIdpwci-lpx3mkyx7pvz3b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300052" TargetMode="External"/><Relationship Id="rId8uc2v9kxahhgyf3cjno0n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300051" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIditrvwaksckrwlvqnoheik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300669" TargetMode="External"/><Relationship Id="rIdwyymujm0dbkqe_ozwvabm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300052" TargetMode="External"/><Relationship Id="rIdk3pgx1bu_dpp7vlf17d5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300575#1" TargetMode="External"/><Relationship Id="rIdlqrnnozpiekgozwzbzn2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300052" TargetMode="External"/><Relationship Id="rId348l4gbi-kmoqgp4h5koi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300051" TargetMode="External"/><Relationship Id="rId48ilj2uiehxcwbbol_qbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300052" TargetMode="External"/><Relationship Id="rIdndrl3s6aybtbf0lqporwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300051" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdcxjc1muktljm8ikndgobu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300575" TargetMode="External"/><Relationship Id="rIdbjrppoqfwyyqczazewwie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId-nzm6xackejwpaggmgwrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300575" TargetMode="External"/><Relationship Id="rIdrmynoyakxrxtzlijt4y6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>