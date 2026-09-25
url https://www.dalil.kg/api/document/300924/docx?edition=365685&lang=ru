--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -99,225 +99,225 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Зарегистрировано в Министерстве юстиции Кыргызской Республики14 октября 2008 года. Регистрационный номер 127-08 г.Бишкекот 17 сентября 2008 года № 35/1               ПОСТАНОВЛЕНИЕ ПРАВЛЕНИЯ НАЦИОНАЛЬНОГО БАНКА                         КЫРГЫЗСКОЙ РЕСПУБЛИКИ            О внесении изменений и дополнений в постановление          Правления Национального банка Кыргызской Республики            "Об утверждении Положения о порядке проведения           обменных операций с наличной иностранной валютой        в Кыргызской Республике" № 42/1 от 30 ноября 2000 года 
      Рассмотрев проект изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw4lhwbjinrqjmuspqnqwg">
+      <w:hyperlink w:history="1" r:id="rIdwuyuiofbysfqa1k7ouwb-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики "Об утверждении  Положения  о порядке  проведения  обменных операций с наличной иностранной валютой 
 в Кыргызской Республике" № 42/1 от 30 ноября 2000 года,  зарегистрированное
   в Министерстве юстиции Кыргызской Республики 15 декабря 2000 года,
 регистрационный номер 201, руководствуясь Законами Кыргызской Республики 
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmqmgr9yyzvx2k8swrqa4r">
+      <w:hyperlink w:history="1" r:id="rIddsgwpb0r0pjvqve2w_yb8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"О Национальном банке Кыргызской Республики"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo42p41vmcwbqxwrj3jcj9">
+      <w:hyperlink w:history="1" r:id="rId2x8djucxenigm-ezraqzt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"О банках и банковской </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdiokqmomd3whjdnubaohdf">
+      <w:hyperlink w:history="1" r:id="rId6mkolt1v17wu4dj360hcj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">деятельности в Кыргызской Республике"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,  "О противодействии финансированию
  терроризма и легализации (отмыванию) доходов, полученных преступным путем", Правление Национального банка Кыргызской Республики постановляет:     1. Утвердить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId16t1ikde-jejh7zigx4y6">
+      <w:hyperlink w:history="1" r:id="rId1ap8meze4citdzonxxegh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">изменения и дополнения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2djlkzusth76urc0fgd6b">
+      <w:hyperlink w:history="1" r:id="rId5j0k0hb1ol7jgechq8ksz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Правления 
  Национального банка Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk-dqtgkkk2py0vmzmpk2u">
+      <w:hyperlink w:history="1" r:id="rId3vs2kcbam6izuw1qhnhi5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке
  проведения обменных операций с  наличной  иностранной  валютой  в Кыргызской 
 Республике" № 42/1 от 30 ноября 2000 года,  зарегистрированное в Министерстве 
 юстиции Кыргызской Республики 15 декабря 2000  года, регистрационный номер 
 201 (прилагаются).     2. Управлению методологии надзора  и  лицензирования  совместно  сЮридическим  отделом в установленном порядке направить настоящее поста-новление на государственную регистрацию в Министерство юстиции Кыргызс-кой Республики.     3. Настоящее постановление вступает в силу  после  государственнойрегистрации в Министерстве юстиции Кыргызской Республики и последующегоофициального опубликования.      Опубликовано в  журнале "Нормативные акты Национального банка Кыр-гызской Республики", № 2008/12      4. После  опубликования зарегистрированного нормативного правовогоакта Юридическому отделу информировать Министерство юстиции  КыргызскойРеспублики об источнике опубликования (наименование издания,  его номери дата).     5. Контроль  исполнения  настоящего постановления возложить на за-местителя Председателя Национального банка Кыргызской Республики Бокон-таева К.К.      Председатель Правления Национального     банка Кыргызской Республики                       М.Алапаев                                                    Утверждены                                      </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdmna_ehibbomi4fkebcf">
+      <w:hyperlink w:history="1" r:id="rIdv1jksnzuhlf2mssehfv7v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления                                              Национального банка                                             Кыргызской Республики                                        от 17 сентября 2008 года № 35/1                   @1       ИЗМЕНЕНИЯ И ДОПОЛНЕНИЯ             в постановление Правления Национального банка          Кыргызской Республики № 42/1 от 30 ноября 2000 года            "Об утверждении Положения о порядке проведения           обменных операций с наличной иностранной валютой             в Кыргызской Республике", зарегистрированное             в Министерстве юстиции Кыргызской Республики            15 декабря 2000 года, регистрационный номер 201      Внести в Положение о порядке проведения обменных операций с налич-ной иностранной валютой в Кыргызской Республике, утвержденное </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdarq1ombgkal4bwku4ukkn">
+      <w:hyperlink w:history="1" r:id="rIdp6ickenq3nyhrxbekiffv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постанов-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rId3bf29jkvbxiotrqhmegkz">
+      <w:hyperlink w:history="1" r:id="rIdaaz3at_dj0tijt35vlbfc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">лением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Правления Национального банка Кыргызской Республики "Об утверждении 
 Положения о  порядке  проведения  обменных  операций  с  наличной иностранной 
  валютой  в Кыргызской Республике" № 42/1 от 30 ноября 2000 года,  
 зарегистрированным в Министерстве юстиции Кыргызской  Республики 15 декабря
  2000 года,  регистрационный номер 201, следующие изменения и дополнения:     1. Пункт 1.3 дополнить определением следующего содержания:     "Подозрительная сделка и операция - сделка и операция, совершаемыес денежными средствами или иным имуществом, которые не имеют ясной эко-номической или очевидной законной цели и не характерны для деятельностиданного юридического или физического лица (лиц),  подпадающие под приз-наки подозрительных сделок и операций согласно перечню признаков подоз-рительных операций,  утвержденному уполномоченным государственным орга-ном в сфере противодействия  финансированию  терроризма  и  легализации(отмыванию) доходов,  полученных преступным путем, в соответствии с За-коном Кыргызской Республики "О противодействии финансированию террориз-ма и легализации (отмыванию) доходов, полученных преступным путем".     2. Подпункт 27 пункта 2.5 изложить в следующей редакции:     "27) фиксировать  информацию  об  обменных  операциях  с  наличнойиностранной валютой,  включая информацию о клиенте,  в  случаях,  когдаданные  операции  подпадают под признаки подозрительных сделок и опера-ций,  а также,  если сумма совершенной  операции  равна  или  превышает1000000 сом,  в Журнале регистрации информации об операциях с клиентами(далее - Журнал).  Журнал  должен  быть  пронумерован,  прошнурован,  искреплен печатью юридического лица или частного предпринимателя (прило-жение 1а). Хранить информацию, указанную в данном подпункте, следует неменее пяти лет;".     3. Подпункт 28 пункта 2.5 изложить в следующей редакции:     "28) представлять информацию,  указанную в подпункте 27 настоящегопункта,  в уполномоченный государственный орган в сфере противодействияфинансированию терроризма и легализации (отмыванию) доходов, полученныхпреступным путем,  не позднее рабочего дня, следующего за днем соверше-ния  операции.  Обменные  бюро  представляют  данную  информацию в видеэлектронного документа на магнитном носителе;".     4. Подпункт 29 пункта 2.5 исключить.     5. Подпункты 30,  31 пункта 2.5 соответственно считать подпунктами29, 30.     6. В пункте 2.7 после слов "в подпунктах 1-14,  27" дополнить циф-рами ", 28, 29, 30".</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -373,69 +373,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdtx6gnkqtwuswoc9qyceeu">
+    <w:hyperlink w:history="1" r:id="rIdsu0xm5tuvcvrlb_3jwg3i">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/300924</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdmqaatbyazl42qale9mcck">
+    <w:hyperlink w:history="1" r:id="rIdgh3j2rdkmybrpwl0yl2rt">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -578,57 +578,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdw4lhwbjinrqjmuspqnqwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300255" TargetMode="External"/><Relationship Id="rIdmqmgr9yyzvx2k8swrqa4r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/559" TargetMode="External"/><Relationship Id="rIdo42p41vmcwbqxwrj3jcj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/560" TargetMode="External"/><Relationship Id="rIdiokqmomd3whjdnubaohdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/560" TargetMode="External"/><Relationship Id="rId16t1ikde-jejh7zigx4y6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300924" TargetMode="External"/><Relationship Id="rId2djlkzusth76urc0fgd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300255" TargetMode="External"/><Relationship Id="rIdk-dqtgkkk2py0vmzmpk2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300256" TargetMode="External"/><Relationship Id="rIdbdmna_ehibbomi4fkebcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300924" TargetMode="External"/><Relationship Id="rIdarq1ombgkal4bwku4ukkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300255" TargetMode="External"/><Relationship Id="rId3bf29jkvbxiotrqhmegkz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300255" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdwuyuiofbysfqa1k7ouwb-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300255" TargetMode="External"/><Relationship Id="rIddsgwpb0r0pjvqve2w_yb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/559" TargetMode="External"/><Relationship Id="rId2x8djucxenigm-ezraqzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/560" TargetMode="External"/><Relationship Id="rId6mkolt1v17wu4dj360hcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/560" TargetMode="External"/><Relationship Id="rId1ap8meze4citdzonxxegh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300924" TargetMode="External"/><Relationship Id="rId5j0k0hb1ol7jgechq8ksz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300255" TargetMode="External"/><Relationship Id="rId3vs2kcbam6izuw1qhnhi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300256" TargetMode="External"/><Relationship Id="rIdv1jksnzuhlf2mssehfv7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300924" TargetMode="External"/><Relationship Id="rIdp6ickenq3nyhrxbekiffv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300255" TargetMode="External"/><Relationship Id="rIdaaz3at_dj0tijt35vlbfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300255" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdtx6gnkqtwuswoc9qyceeu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300924" TargetMode="External"/><Relationship Id="rIdmqaatbyazl42qale9mcck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsu0xm5tuvcvrlb_3jwg3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300924" TargetMode="External"/><Relationship Id="rIdgh3j2rdkmybrpwl0yl2rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>