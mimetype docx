--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -142,51 +142,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утверждено
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlike3oalmwqx7zxwhfwdr">
+      <w:hyperlink w:history="1" r:id="rId05wpiwi4ekgm4g1vpb0gz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики
  от 15 июля 2009 года № 30/6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400" w:before="400"/>
         <w:jc w:val="center"/>
@@ -196,215 +196,215 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ПРАВИЛА
  осуществления денежных переводов по системам денежных переводов в Кыргызской Республике</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdged_r1ft6u_0i-ozsfldg">
+      <w:hyperlink w:history="1" r:id="rIdegncvv0ld2bow0zvkpjcp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 августа 2012 года № 34/4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdltvcmpauhepoadhwy57g0">
+      <w:hyperlink w:history="1" r:id="rIdes29ahe99xfvt9k2vsveu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 июля 2014 года № 34/10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3hrfwipilj57wwvyw9-p6">
+      <w:hyperlink w:history="1" r:id="rIduaj1htqawyityhjjky10b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 сентября 2015 года № 59/6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduk2qckmlppv3y0up_drhv">
+      <w:hyperlink w:history="1" r:id="rIds93kriklhx26qercgu9vm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">14 октября 2016 года № 42/3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8 июня 2017 года № 2017-П-14/23-15, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdomtmped3muojxx3kscl3b">
+      <w:hyperlink w:history="1" r:id="rIdrwj7j_o4klon2rmolrixz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2018 года № 2018-П-14/37-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">18 марта 2020 года № 2020-П-14/12-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4 ноября 2020 года № 2020-П-14/64-1, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo95bi-grb1pfupknohpp1">
+      <w:hyperlink w:history="1" r:id="rIddiyhrk50izcqyti7nyr1g">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 апреля 2022 года № 2022-П-14/24-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId00fk2ixvegaqrh70vm8vh">
+      <w:hyperlink w:history="1" r:id="rIdhllz7osp7oayaz74g8o0-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 июля 2022 года № 2022-П-14/47-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -521,160 +521,160 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Отозвать/отменить денежный перевод по международной системе денежных переводов с территории Кыргызской Республики можно только в валюте страны отправителя либо в национальной валюте.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Конвертация (обменная операция) денежного перевода, поступившего по системе денежных переводов, из валюты перевода/выплаты в другую валюту осуществляется в соответствии с законодательством Кыргызской Республики. Конвертация денежного перевода производится банками Кыргызской Республики только по курсу, указанному в информационном стенде курсов покупки и продажи иностранных валют (как для обмена наличной валюты), в соответствии с Положением "О порядке проведения обменных операций с наличной иностранной валютой в Кыргызской Республике", утвержденным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrowdnuqqdbsed9nd-wf9a">
+      <w:hyperlink w:history="1" r:id="rIdmogsft6ugmhdskbobfayt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики от 14 августа 2019 года № 2019-П-12/42-1-(НПА).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3y36edcuk1x3u20r5ls8g">
+      <w:hyperlink w:history="1" r:id="rIdotxkyxkduvh9pkixv77ld">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 сентября 2015 года № 59/6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgkdmqzq57kv1hkyhf14yr">
+      <w:hyperlink w:history="1" r:id="rIdeoytxitrptimejqimlkr9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2018 года № 2018-П-14/37-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18 марта 2020 года № 2020-П-14/12-2, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl9puwgiybrhcyy2_z_7eo">
+      <w:hyperlink w:history="1" r:id="rIdctg0fny5lyuuaio--kmju">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 апреля 2022 года № 2022-П-14/24-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdximyhawai3fdrqkrlfj5m">
+      <w:hyperlink w:history="1" r:id="rIdszhpfkpaqif8bp8kcenjl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 июля 2022 года № 2022-П-14/47-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -753,75 +753,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Деятельность оператора системы денежных переводов - резидента Кыргызской Республики по осуществлению денежных переводов за пределами Кыргызской Республики через собственную систему денежных переводов должна осуществляться в соответствии с законодательством той страны, в которой он осуществляет такую деятельность.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzqeqrwlpsomlfyasg7ae-">
+      <w:hyperlink w:history="1" r:id="rId69d7i6btthduasyuynnra">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 сентября 2015 года № 59/6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnqbtzg78-xcgfsyumlmzr">
+      <w:hyperlink w:history="1" r:id="rIdzkbme8b_jf5o76vpkkoly">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2018 года № 2018-П-14/37-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -833,51 +833,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1.6. Банк может заключить договор (агентское соглашение) с небанковскими финансово-кредитными учреждениями и небанковскими организациями по предоставлению услуг населению по денежным переводам через системы денежных переводов в соответствии с нормативными правовыми актами Кыргызской Республики. При этом ответственность по исполнению обязательств по денежным переводам несет банк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq0cpfhcsq4kmg078p-bw9">
+      <w:hyperlink w:history="1" r:id="rId2lnq73h9nqv9qs51w-1zx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 сентября 2015 года № 59/6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -952,92 +952,92 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Термины и определения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnyvg-gukvkxtjnpuq4bzd">
+      <w:hyperlink w:history="1" r:id="rId9sb9q4bkuoatgvwc5e5fe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Нацбанка КР от 30 сентября 2015 года № 59/6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4qfwd3wvubvbiq7byej4m">
+      <w:hyperlink w:history="1" r:id="rIdaszes_fugbrzpiypuz18g">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Нацбанка КР от 30 сентября 2015 года № 59/6) </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1217,99 +1217,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Денежный перевод можно осуществлять со счета по банковскому вкладу (депозиту) до востребования физического лица другому физическому лицу (получателю) в Кыргызской Республике или за ее пределами через системы денежных переводов в соответствии с нормативными правовыми актами Кыргызской Республики при условии, что данная операция будет носить личный, некоммерческий характер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdurpzpdyktma3ltysmyy-1">
+      <w:hyperlink w:history="1" r:id="rId4w7l5pedk-kqxirg6tfov">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 августа 2012 года № 34/4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp3fma-k2h7l37wuxpfjej">
+      <w:hyperlink w:history="1" r:id="rIdbktetg9ijqb9ypaqsojbs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 сентября 2015 года № 59/6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgumcxg_f2tsuqyn-0lo1t">
+      <w:hyperlink w:history="1" r:id="rIdtuc4fdgymyilbeck1vxjq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2018 года № 2018-П-14/37-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18 апреля 2022 года № 2022-П-14/24-1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1339,51 +1339,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - юридическое лицо, резидент или нерезидент Кыргызской Республики, имеющий соответствующие разрешительные документы уполномоченного органа по финансовому надзору страны происхождения (лицензия, регистрационный сертификат и т.п.), регистрацию в Национальном банке и обеспечивающий функционирование системы денежных переводов. Для развития инфраструктуры и пунктов доступа к системе денежных переводов оператор заключает договор с участниками, согласно которому оператор и участники обязуются осуществлять свою деятельность по предоставлению услуг перевода денежных средств без открытия банковского счета в соответствии с правилами системы и законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjo2fhljplr35vh8ziq2p6">
+      <w:hyperlink w:history="1" r:id="rIdnlnbaxnynrg9_ixeys-hf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 сентября 2015 года № 59/6)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1403,51 +1403,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - физическое лицо, инициирующее отправку денежного перевода без открытия банковского счета путем передачи наличных денежных средств банку или денежных средств со счета по банковскому вкладу (депозиту) до востребования физического лица для их отправки в пользу указанного отправителем получателя денежных средств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh7pfrs8fdonypa5lcicko">
+      <w:hyperlink w:history="1" r:id="rIdw36rxzoixkayaamjwltxh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2018 года № 2018-П-14/37-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1477,51 +1477,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - физическое лицо, указанное отправителем в качестве получателя денежного перевода без открытия банковского счета. Отправитель и получатель могут быть одним и тем же лицом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmfzrvrqeyg8g1tpvms66t">
+      <w:hyperlink w:history="1" r:id="rId5wly6khuksanr1mdzlttd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Нацбанка КР от 17 августа 2012 года № 34/4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1551,51 +1551,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - тип платежной системы по принятию участником платежной системы денежных средств от населения с тем условием, что эти денежные средства будут выплачены адресату. По системе денежных переводов осуществляются денежные переводы как внутри страны (локальные), так и с пересечением государственной границы Кыргызской Республики (международные, трансграничные). Каждому денежному переводу в системе присваивается уникальный идентификационный номер. Система должна обеспечивать участникам ведение учета по каждому денежному переводу с идентификацией отправителей и получателей денежных переводов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzhqyjset_cfpf6cbsjswy">
+      <w:hyperlink w:history="1" r:id="rIdgkcxixoryrvgosg9v5a1q">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 сентября 2015 года № 59/6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1691,51 +1691,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - перевод, составленный из ряда индивидуальных денежных переводов, которые отправляются в адрес одного финансового учреждения (банка) и могут быть адресованы одному или разным лицам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0slmhmbishskw-fgwf5or">
+      <w:hyperlink w:history="1" r:id="rIdehmqe6g2mm49pluiivues">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2018 года № 2018-П-14/37-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2730,75 +2730,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) осуществление взаиморасчетов на ежедневной основе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvkuybxdfcpylhlnexyt6i">
+      <w:hyperlink w:history="1" r:id="rIdjgmyhygi3lrrfixzaxwgf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 июля 2014 года № 34/10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdot_revfqr0ofjir_h6u3k">
+      <w:hyperlink w:history="1" r:id="rIdplrz4xiqp3tbh9hv5i0q7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2018 года № 2018-П-14/37-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2885,51 +2885,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) предоставить участнику за день до следующего операционного дня предоплату (авансовый/обеспечительный платеж) путем ее размещения на указанном банком-участником корреспондентском счете в размере среднедневного объема денежных переводов, выплаченных участником получателям. Сумма предоплаты (авансового/обеспечительного платежа) определяется по согласованию сторон на основе данных за месяц/квартал/год и устанавливается не реже одного раза в месяц. В операционный день, предшествующий выходным и праздничным дням, сумма предоплаты (авансового/обеспечительного платежа) увеличивается на сумму среднедневного объема, приходящегося на выходные и праздничные дни.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiiuq0azjpvw7hct5ozcb2">
+      <w:hyperlink w:history="1" r:id="rIdruelu1ehj14wgn5lqzwgu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2018 года № 2018-П-14/37-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2973,51 +2973,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.9. Оператор системы денежных переводов обязан уведомлять в письменной форме Национальный банк о любых изменениях в правилах работы систем, в течение 1 (одного) рабочего дня с момента наступления изменений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgzwzmtjglxssaunliienk">
+      <w:hyperlink w:history="1" r:id="rIdm6vkgyvpzilawwwkngima">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 апреля 2022 года № 2022-П-14/24-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3045,51 +3045,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1. Участник должен иметь разработанные внутренние правила по предоставлению услуги по системе денежных переводов без открытия счета и процедуры контроля для обеспечения эффективной и безопасной работы при осуществлении денежных переводов без открытия банковского счета. Данные процедуры должны соответствовать требованиям нормативных правовых актов Кыргызской Республики и изменяться в зависимости от конъюнктуры рынка. В целях обеспечения безопасности участник должен руководствоваться нормативными правовыми актами Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo_lpif6bubwi-8j1vhvbb">
+      <w:hyperlink w:history="1" r:id="rIdtjohmzlplwnws1dkqhjri">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 июля 2014 года № 34/10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3131,51 +3131,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.4. Участник, предоставляя услуги по денежным переводам без открытия банковского счета через системы денежных переводов, должен соблюдать требования законодательства Кыргызской Республики по противодействию финансированию террористической деятельности и легализации (отмыванию) преступных доходов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnlyqldwnazqlaz7fyq3uy">
+      <w:hyperlink w:history="1" r:id="rIdzhulhiq02izmxw8cebqjc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2018 года № 2018-П-14/37-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3292,51 +3292,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) о рисках мошенничества, включая запрет на передачу копии квитанции и информирование третьих лиц о реквизитах денежного перевода (контрольный номер, ФИО получателя, сумма денежного перевода), об условиях выдачи перевода в стране и пункте получения перевода, а также другой информации, необходимой для отправителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правления Нацбанка КР от 8 июня 2017 года № 2017-П-14/23-15, 18 марта 2020 года № 2020-П-14/12-2, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcmkorflxfixybkayr5qaq">
+      <w:hyperlink w:history="1" r:id="rIdcxnvmoqr6jmlpfzwajyxa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 апреля 2022 года № 2022-П-14/24-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3455,51 +3455,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(абзац утратил силу в соответствии с постановлением Правления Нацбанка КР от 18 марта 2020 года № 2020-П-14/12-2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfpdysxym8owahzxr2tzcs">
+      <w:hyperlink w:history="1" r:id="rIdk-nuwx64koegbquay3fwz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2018 года № 2018-П-14/37-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18 марта 2020 года № 2020-П-14/12-2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3509,177 +3509,177 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.10. Участник должен предотвращать попытки проведения денежного перевода по операциям незаконной торговли, незаконных финансовых операций, операций, направленных на легализацию (отмывание) доходов, полученных преступным путем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.11. Участник должен ежеквартально, не позднее 5 (пятого) числа месяца, следующего за отчетным кварталом, предоставлять в Национальный банк информацию об исполнении пункта 3.7. настоящих Правил в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdutqxr9gbm7fmt1oe9yfja">
+      <w:hyperlink w:history="1" r:id="rIdrw6ygojsmnhu0ehpoa8yg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложением 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Абзац утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId96go4ph9fftw30_oe5enj">
+      <w:hyperlink w:history="1" r:id="rIdogfm5upbpyd2cyimh6cjf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Нацбанка КР от 13 сентября 2018 года № 2018-П-14/37-3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3o9uxptw5jdskcooqxc-3">
+      <w:hyperlink w:history="1" r:id="rIdnzc4gdpzmfkdvkzecc1mm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 сентября 2015 года № 59/6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj_oztbv38sbpbkegr_ouh">
+      <w:hyperlink w:history="1" r:id="rIdnhots3h0dq018sg_adfkl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">14 октября 2016 года № 42/3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId74kzemwj7busuahzts3vn">
+      <w:hyperlink w:history="1" r:id="rIdydkuevdplapfqsdbkwdmc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2018 года № 2018-П-14/37-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18 марта 2020 года № 2020-П-14/12-2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3707,51 +3707,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5.1. Участник при заключении договора с оператором по участию в системе денежных переводов должен удостовериться в наличии у оператора соответствующих разрешительных документов уполномоченного органа страны происхождения (лицензия, свидетельство о регистрации, сертификат и т.п.), и регистрации в Национальном банке Кыргызской Республики и проверить на соответствие требованиям настоящих Правил и нормативных правовых актов Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbwg57trk3sqtvbd4vf6jr">
+      <w:hyperlink w:history="1" r:id="rIdyfuiez1g2_gojdruejxlc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 июля 2014 года № 34/10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3763,51 +3763,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2. Участник должен разработать и согласовать с оператором комплекс мер по применению различных методов управления рисками, в том числе связанными с возможным превышением суммы текущих денежных обязательств оператора над суммой страхового депозита или предоплаты (авансового/обеспечительного платежа), и предусмотреть распределение ответственности между сторонами в договоре по участию в системе денежных переводов. При установлении мер по контролю рисков участник должен провести оценку уровня риска и предпринимать все необходимые меры по защите от рисков при предоставлении услуги по денежным переводам без открытия банковского счета через систему денежных переводов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdieqoouqwhtwim1whqws1u">
+      <w:hyperlink w:history="1" r:id="rId4wxazb_a8miyhl_gqj3uv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2018 года № 2018-П-14/37-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3987,51 +3987,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от 18 марта 2020 года № 2020-П-14/12-2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.7. Участник и оператор должны ежемесячно, не позднее 15 (пятнадцатого) числа месяца, следующего за отчетным месяцем, предоставлять в Национальный банк сведения по всем проводимым операциям через системы денежных переводов в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhj45prlmtbeoosidps0pe">
+      <w:hyperlink w:history="1" r:id="rIdndolerfkgcqf1vnpsd-cz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложением 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Информация должна предоставляться в указанные сроки в электронном виде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -4139,51 +4139,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратило силу
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzet36pmyjucom1bt6gj7o">
+      <w:hyperlink w:history="1" r:id="rIdijqapbphi9jxsaajtcph7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Нацбанка КР от 14 октября 2016 года № 42/3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4211,51 +4211,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">СВЕДЕНИЯ
  об исполнении пункта 3.7. Правил(*)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddyplejqb3yrqvjbcf38rg">
+      <w:hyperlink w:history="1" r:id="rIdutxlqcxuutug_zfcv-myo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2018 года № 2018-П-14/37-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -7980,69 +7980,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdrurppj4exkcqz441uupca">
+    <w:hyperlink w:history="1" r:id="rId9_qpe7nxhrslpjjmzesqi">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/301181</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId2j_txeyrtuaawqilk5fuc">
+    <w:hyperlink w:history="1" r:id="rIdqhzgc7hxd6wiuuuxtying">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8185,57 +8185,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdlike3oalmwqx7zxwhfwdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301180" TargetMode="External"/><Relationship Id="rIdged_r1ft6u_0i-ozsfldg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302534" TargetMode="External"/><Relationship Id="rIdltvcmpauhepoadhwy57g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302956" TargetMode="External"/><Relationship Id="rId3hrfwipilj57wwvyw9-p6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rIduk2qckmlppv3y0up_drhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800011" TargetMode="External"/><Relationship Id="rIdomtmped3muojxx3kscl3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdo95bi-grb1pfupknohpp1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800834" TargetMode="External"/><Relationship Id="rId00fk2ixvegaqrh70vm8vh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800464" TargetMode="External"/><Relationship Id="rIdrowdnuqqdbsed9nd-wf9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/860283" TargetMode="External"/><Relationship Id="rId3y36edcuk1x3u20r5ls8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rIdgkdmqzq57kv1hkyhf14yr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdl9puwgiybrhcyy2_z_7eo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800834" TargetMode="External"/><Relationship Id="rIdximyhawai3fdrqkrlfj5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800464" TargetMode="External"/><Relationship Id="rIdzqeqrwlpsomlfyasg7ae-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800011" TargetMode="External"/><Relationship Id="rIdnqbtzg78-xcgfsyumlmzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdq0cpfhcsq4kmg078p-bw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rIdnyvg-gukvkxtjnpuq4bzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rId4qfwd3wvubvbiq7byej4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rIdurpzpdyktma3ltysmyy-1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302534" TargetMode="External"/><Relationship Id="rIdp3fma-k2h7l37wuxpfjej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rIdgumcxg_f2tsuqyn-0lo1t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdjo2fhljplr35vh8ziq2p6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rIdh7pfrs8fdonypa5lcicko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdmfzrvrqeyg8g1tpvms66t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302534" TargetMode="External"/><Relationship Id="rIdzhqyjset_cfpf6cbsjswy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rId0slmhmbishskw-fgwf5or" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdvkuybxdfcpylhlnexyt6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302956" TargetMode="External"/><Relationship Id="rIdot_revfqr0ofjir_h6u3k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdiiuq0azjpvw7hct5ozcb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdgzwzmtjglxssaunliienk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800834" TargetMode="External"/><Relationship Id="rIdo_lpif6bubwi-8j1vhvbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302956" TargetMode="External"/><Relationship Id="rIdnlyqldwnazqlaz7fyq3uy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdcmkorflxfixybkayr5qaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800834" TargetMode="External"/><Relationship Id="rIdfpdysxym8owahzxr2tzcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdutqxr9gbm7fmt1oe9yfja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301181#pr 2" TargetMode="External"/><Relationship Id="rId96go4ph9fftw30_oe5enj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rId3o9uxptw5jdskcooqxc-3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rIdj_oztbv38sbpbkegr_ouh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800011" TargetMode="External"/><Relationship Id="rId74kzemwj7busuahzts3vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdbwg57trk3sqtvbd4vf6jr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302956" TargetMode="External"/><Relationship Id="rIdieqoouqwhtwim1whqws1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdhj45prlmtbeoosidps0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301181#pr3" TargetMode="External"/><Relationship Id="rIdzet36pmyjucom1bt6gj7o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/860283" TargetMode="External"/><Relationship Id="rIddyplejqb3yrqvjbcf38rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId05wpiwi4ekgm4g1vpb0gz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301180" TargetMode="External"/><Relationship Id="rIdegncvv0ld2bow0zvkpjcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302534" TargetMode="External"/><Relationship Id="rIdes29ahe99xfvt9k2vsveu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302956" TargetMode="External"/><Relationship Id="rIduaj1htqawyityhjjky10b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rIds93kriklhx26qercgu9vm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800011" TargetMode="External"/><Relationship Id="rIdrwj7j_o4klon2rmolrixz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIddiyhrk50izcqyti7nyr1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800834" TargetMode="External"/><Relationship Id="rIdhllz7osp7oayaz74g8o0-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800464" TargetMode="External"/><Relationship Id="rIdmogsft6ugmhdskbobfayt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/860283" TargetMode="External"/><Relationship Id="rIdotxkyxkduvh9pkixv77ld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rIdeoytxitrptimejqimlkr9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdctg0fny5lyuuaio--kmju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800834" TargetMode="External"/><Relationship Id="rIdszhpfkpaqif8bp8kcenjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800464" TargetMode="External"/><Relationship Id="rId69d7i6btthduasyuynnra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800011" TargetMode="External"/><Relationship Id="rIdzkbme8b_jf5o76vpkkoly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rId2lnq73h9nqv9qs51w-1zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rId9sb9q4bkuoatgvwc5e5fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rIdaszes_fugbrzpiypuz18g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rId4w7l5pedk-kqxirg6tfov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302534" TargetMode="External"/><Relationship Id="rIdbktetg9ijqb9ypaqsojbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rIdtuc4fdgymyilbeck1vxjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdnlnbaxnynrg9_ixeys-hf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rIdw36rxzoixkayaamjwltxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rId5wly6khuksanr1mdzlttd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302534" TargetMode="External"/><Relationship Id="rIdgkcxixoryrvgosg9v5a1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rIdehmqe6g2mm49pluiivues" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdjgmyhygi3lrrfixzaxwgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302956" TargetMode="External"/><Relationship Id="rIdplrz4xiqp3tbh9hv5i0q7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdruelu1ehj14wgn5lqzwgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdm6vkgyvpzilawwwkngima" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800834" TargetMode="External"/><Relationship Id="rIdtjohmzlplwnws1dkqhjri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302956" TargetMode="External"/><Relationship Id="rIdzhulhiq02izmxw8cebqjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdcxnvmoqr6jmlpfzwajyxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800834" TargetMode="External"/><Relationship Id="rIdk-nuwx64koegbquay3fwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdrw6ygojsmnhu0ehpoa8yg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301181#pr 2" TargetMode="External"/><Relationship Id="rIdogfm5upbpyd2cyimh6cjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdnzc4gdpzmfkdvkzecc1mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800711" TargetMode="External"/><Relationship Id="rIdnhots3h0dq018sg_adfkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800011" TargetMode="External"/><Relationship Id="rIdydkuevdplapfqsdbkwdmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdyfuiez1g2_gojdruejxlc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302956" TargetMode="External"/><Relationship Id="rId4wxazb_a8miyhl_gqj3uv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rIdndolerfkgcqf1vnpsd-cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301181#pr3" TargetMode="External"/><Relationship Id="rIdijqapbphi9jxsaajtcph7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/860283" TargetMode="External"/><Relationship Id="rIdutxlqcxuutug_zfcv-myo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800215" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdrurppj4exkcqz441uupca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301181" TargetMode="External"/><Relationship Id="rId2j_txeyrtuaawqilk5fuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9_qpe7nxhrslpjjmzesqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301181" TargetMode="External"/><Relationship Id="rIdqhzgc7hxd6wiuuuxtying" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>