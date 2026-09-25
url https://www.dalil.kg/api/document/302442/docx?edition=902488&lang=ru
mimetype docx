--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -151,183 +151,183 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6qzdqsze8uaaumy6mjgpp">
+      <w:hyperlink w:history="1" r:id="rIdkeedulrie2mqnksj0to-y">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 февраля 2012 года № 8/2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbwegn_i__ri73nxp-uajc">
+      <w:hyperlink w:history="1" r:id="rIdmbd5k0qwrz3b6zsa54vjn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 ноября 2012 года № 43/1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3vo-pdjxhramnaftsugfy">
+      <w:hyperlink w:history="1" r:id="rId9aci9uoxmcdggqmwfv1gi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 марта 2015 года № 16/2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbs93x2yo3r8b5py5woivp">
+      <w:hyperlink w:history="1" r:id="rId4jiq8ybkriyvprxyu--nw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 февраля 2016 года № 7/2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15 июня 2017 года № 2017-П-12/25-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdppf4h1khtwu47jazuqx8a">
+      <w:hyperlink w:history="1" r:id="rIdoeczxzsbghi0pknb3zozx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 августа 2018 года № 2018-П-33/33-8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1191,51 +1191,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">и) основные принципы выбора внешних брокеров, дилеров и депозитариев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj4lvmcj5_j76rqs5uzzft">
+      <w:hyperlink w:history="1" r:id="rIds_kbxbtcwx4wp3po2pxfd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 февраля 2012 года № 8/2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1680,51 +1680,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">изложение причин, по которым приобретение или продажа именно данных ценных бумаг (бумаги) наилучшим образом служит интересам банка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdojimssho3ega89gjtu27x">
+      <w:hyperlink w:history="1" r:id="rIdctfl4y3iaoeplskktebpu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 февраля 2016 года № 7/2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2526,75 +2526,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок и сроки представления и публикации отчетности о выполнении микрофинансовой компанией, привлекающей депозиты, указанных в пунктах 26 и 27 настоящего Положения, устанавливаются в соответствии с правилами регулирования деятельности микрофинансовых компаний на территории Кыргызской Республики, утвержденными Правлением Национального банка Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-gefgwovjw1eddnvkqmti">
+      <w:hyperlink w:history="1" r:id="rIdwwipcocjblmibozdlu9sg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 ноября 2012 года № 43/1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdijhtalxg8y5hizuhdw962">
+      <w:hyperlink w:history="1" r:id="rIdynonyrb6qgtsuhdnkqf6o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 марта 2015 года № 16/2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3418,51 +3418,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">д) информация с подробным описанием операций и сделок, которые банк намерен проводить посредством брокеров/дилеров и депозитариев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxmkdcfo9ybw12his1wya-">
+      <w:hyperlink w:history="1" r:id="rIdcjl_xfooh92cfwg9b_mpk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 ноября 2012 года № 43/1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3653,51 +3653,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3) Австралия, Австрия, Бельгия, Великобритания, Германия, Греция, Дания, Ирландия, Исландия, Испания, Италия, Канада, Люксембург, Мексика, Нидерланды, Новая Зеландия, Норвегия, Португалия, Соединенные Штаты Америки, Турция, Финляндия, Франция, Швеция, Швейцария, Япония, Чехия, Венгрия, Корея, Польша, Республика Словакия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc_lloat-vo7moxtr7dovq">
+      <w:hyperlink w:history="1" r:id="rId8my3_ogm1jtu9gy_tesh3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 февраля 2016 года № 7/2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3859,69 +3859,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdjniryknmq4v6fjsnc3-am">
+    <w:hyperlink w:history="1" r:id="rIdnqufnpemi2etnbh3o1vgd">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/302442</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId2wdnb5r9behoob6zcfiu6">
+    <w:hyperlink w:history="1" r:id="rIdpqdfqjowple0envmvl6so">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4064,57 +4064,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6qzdqsze8uaaumy6mjgpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302522" TargetMode="External"/><Relationship Id="rIdbwegn_i__ri73nxp-uajc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302553" TargetMode="External"/><Relationship Id="rId3vo-pdjxhramnaftsugfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302991" TargetMode="External"/><Relationship Id="rIdbs93x2yo3r8b5py5woivp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/303051" TargetMode="External"/><Relationship Id="rIdppf4h1khtwu47jazuqx8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800212" TargetMode="External"/><Relationship Id="rIdj4lvmcj5_j76rqs5uzzft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302522" TargetMode="External"/><Relationship Id="rIdojimssho3ega89gjtu27x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/303051" TargetMode="External"/><Relationship Id="rId-gefgwovjw1eddnvkqmti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302553" TargetMode="External"/><Relationship Id="rIdijhtalxg8y5hizuhdw962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302991" TargetMode="External"/><Relationship Id="rIdxmkdcfo9ybw12his1wya-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302553" TargetMode="External"/><Relationship Id="rIdc_lloat-vo7moxtr7dovq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/303051" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdkeedulrie2mqnksj0to-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302522" TargetMode="External"/><Relationship Id="rIdmbd5k0qwrz3b6zsa54vjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302553" TargetMode="External"/><Relationship Id="rId9aci9uoxmcdggqmwfv1gi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302991" TargetMode="External"/><Relationship Id="rId4jiq8ybkriyvprxyu--nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/303051" TargetMode="External"/><Relationship Id="rIdoeczxzsbghi0pknb3zozx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800212" TargetMode="External"/><Relationship Id="rIds_kbxbtcwx4wp3po2pxfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302522" TargetMode="External"/><Relationship Id="rIdctfl4y3iaoeplskktebpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/303051" TargetMode="External"/><Relationship Id="rIdwwipcocjblmibozdlu9sg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302553" TargetMode="External"/><Relationship Id="rIdynonyrb6qgtsuhdnkqf6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302991" TargetMode="External"/><Relationship Id="rIdcjl_xfooh92cfwg9b_mpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302553" TargetMode="External"/><Relationship Id="rId8my3_ogm1jtu9gy_tesh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/303051" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdjniryknmq4v6fjsnc3-am" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302442" TargetMode="External"/><Relationship Id="rId2wdnb5r9behoob6zcfiu6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdnqufnpemi2etnbh3o1vgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302442" TargetMode="External"/><Relationship Id="rIdpqdfqjowple0envmvl6so" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>