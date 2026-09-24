--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,111 +98,111 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                            УТРАТИЛ СИЛУ          с момента вступления в силу приказа Госрегистра КР                      от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde1vppilj8zxbmwn8gu5vw">
+      <w:hyperlink w:history="1" r:id="rId-nerpggfc49ponul-svxz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 июля 2005 года № 107</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зарегистрировано в Министерстве юстиции Кыргызской Республики20 сентября 2004 года. Регистрационный номер 104-04 г.Бишкекот 19 августа 2004 года № 120                    ПРИКАЗ ГОСУДАРСТВЕННОГО АГЕНТСТВА              ПО РЕГИСТРАЦИИ ПРАВ НА НЕДВИЖИМОЕ ИМУЩЕСТВО                ПРИ ПРАВИТЕЛЬСТВЕ КЫРГЫЗСКОЙ РЕСПУБЛИКИ                  Об утверждении изменений и дополнений             в Практическое руководство по государственной             регистрации прав и обременений (ограничений)              прав на недвижимое имущество, утвержденное              приказом Госрегистра Кыргызской Республики           11 апреля 2003 года, номер 42, зарегистрированное              Министерством юстиции Кыргызской Республики             13 мая 2003 года, регистрационный номер 58-03   Опубликован в приложении к "Эркинтоо" "Нормативные акты Правительства        Кыргызской Республики", № 35-36 от 30 сентября 2004 года      1. Утвердить "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnrybpjlfgeeosycfyjrwt">
+      <w:hyperlink w:history="1" r:id="rIduyr9hgly-wfjwmwhyrvkp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Изменения и дополнения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtst0vjzbfodsk22d06j72">
+      <w:hyperlink w:history="1" r:id="rIda8rwyunevrmdbmlgmh_fo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Практическое руководство</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> погосударственной регистрации прав и обременений  (ограничений)  прав  нанедвижимое  имущество утвержденное </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeagbs3o_wlabbjkfdi4q-">
+      <w:hyperlink w:history="1" r:id="rIdcrft4jernce0ulm--f2zz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приказом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Госрегистра Кыргызской Рес-публики 11 апреля 2003 года, номер 42, зарегистрированное Министерствомюстиции  Кыргызской Республики 13 мая 2003 года,  регистрационный номер58-03".     2. Направить настоящий приказ на государственную регистрацию в Ми-нистерство юстиции Кыргызской Республики.     3. Настоящий  приказ вступает в силу после государственной регист-рации в Министерстве юстиции Кыргызской Республики и последующего  офи-циального опубликования в Приложении к газете "Эркин-Тоо", "Нормативныеакты Правительства Кыргызской Республики,  министерств, государственныхкомитетов, государственных комиссий, административных ведомств Социаль-ного фонда Кыргызской Республики,  Национального банка Кыргызской  Рес-публики и местного самоуправления города Бишкек".    4. Уведомить  Министерство юстиции Кыргызской Республики об офици-альном опубликовании настоящего приказа.      И.о. директора Государственного агентства     по регистрации прав на недвижимое имущество     при Правительстве Кыргызской Республики           М.Абдыбеков                                                     Утверждены                                            приказом Государственного                                            агентства по регистрации                                               прав на недвижимое                                           имущество при Правительстве                                              Кыргызской Республики                                          от 19 августа 2004 года № 120  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -270,69 +270,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdmmlretomaqohgff-maapk">
+    <w:hyperlink w:history="1" r:id="rId3ie73tlvjot3lv285p17u">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/31385</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdesmhxi8ojib6ohsfyz_h9">
+    <w:hyperlink w:history="1" r:id="rIdk6y3dtuavm1frr4sypnce">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -475,57 +475,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIde1vppilj8zxbmwn8gu5vw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/30055" TargetMode="External"/><Relationship Id="rIdnrybpjlfgeeosycfyjrwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31385#1" TargetMode="External"/><Relationship Id="rIdtst0vjzbfodsk22d06j72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/30727" TargetMode="External"/><Relationship Id="rIdeagbs3o_wlabbjkfdi4q-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/30726" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId-nerpggfc49ponul-svxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/30055" TargetMode="External"/><Relationship Id="rIduyr9hgly-wfjwmwhyrvkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31385#1" TargetMode="External"/><Relationship Id="rIda8rwyunevrmdbmlgmh_fo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/30727" TargetMode="External"/><Relationship Id="rIdcrft4jernce0ulm--f2zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/30726" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdmmlretomaqohgff-maapk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31385" TargetMode="External"/><Relationship Id="rIdesmhxi8ojib6ohsfyz_h9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3ie73tlvjot3lv285p17u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31385" TargetMode="External"/><Relationship Id="rIdk6y3dtuavm1frr4sypnce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>