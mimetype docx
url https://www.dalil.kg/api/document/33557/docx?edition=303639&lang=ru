--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -98,111 +98,111 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">г.Бишкек, Дом Правительства от 14 февраля 2000 года N 72            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ            О внесении изменений и дополнений в постановления       Правительства Кыргызской Республики по вопросам денежного           довольствия военнослужащих и оперативного состава                      правоохранительных органов     В  соответствии  со  статьей 15 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf8uuslmucsqckivrsrjt5">
+      <w:hyperlink w:history="1" r:id="rIdcbohc9hevugl8p0kjau-y">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Кыргызской  Республики  "Оборьбе   с терроризмом" и статьей 19 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnpex0ho9mzs2b-0leftn1">
+      <w:hyperlink w:history="1" r:id="rIdtzt3-qcoaibkepic5ewrc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики  "Обоперативно-розыскной деятельности" Правительство Кыргызской Республикипостановляет:    Внести изменения и дополнения в  следующие  решения  ПравительстваКыргызской Республики:    1.  В  пункте  3  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_b-smkmnn77efvquddfsp">
+      <w:hyperlink w:history="1" r:id="rIda2u-wwb4l9ru8fxg4-9hi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  о  порядке  исчисления  выслуги  лет,назначения и выплаты пенсий и пособий военнослужащим, лицам рядового иначальствующего  состава  органов  внутренних  дел   и   их    семьям,утвержденного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdee9ogdxdlknr4ngap-vrs">
+      <w:hyperlink w:history="1" r:id="rIdhuziqqntmssb8w7fcqrnd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Правительства  Кыргызской  Республики от13  января  1995  года  N  12  "Об  утверждении  Положения  о  порядкеисчисления   выслуги   лет,  назначения и  выплаты  пенсий  и  пособийвоеннослужащим,   лицам  рядового  и начальствующего  состава  органоввнутренних дел и их семьям":    -  в  подпункте  "а" слова:  "один месяц службы за шесть  месяцев"заменить словами: "один день службы за шесть дней";    - в  абзаце первом подпункта "б" слова:  "один месяц службы за тримесяца" заменить словами: "один день службы за три дня";    - подпункт "в" дополнить абзацем десятым следующего содержания:    "-  в  органах  Кыргызской  Республики,  осуществляющих  борьбу  стерроризмом,  сотрудникам оперативного состава,  проходящим  службу  ввысокогорных районах и приравненным к ним местностях";    - в подпункте "г":    -  в  абзаце  первом слова: "один месяц службы за полтора  месяца"заменить словами: "один день службы за полтора дня";    - дополнить абзацем тридцать четвертым следующего содержания:    "-  в  органах  Кыргызской  Республики,  осуществляющих  борьбу  стерроризмом, сотрудникам оперативного состава";    - в абзаце первом подпункта "д" слова:  "один месяц службы за одини  одну  треть месяца" заменить словами: "один день службы за  один  иодну треть дня".    2.  Подпункт  "г"  пункта 3 приложения 4  к  Положению  о  порядкеисчисления   выслуги  лет,   назначения и  выплаты  пенсий  и  пособийвоеннослужащим,   лицам  рядового  и начальствующего  состава  органоввнутренних  дел  и  их  семьям  дополнить  абзацем  вторым  следующегосодержания:    -   "должностным  лицам  органов  внутренних  дел,  осуществляющимоперативно-розыскную    деятельность,    специальные     задания     ворганизованных  группах, а также время их службы в должностях  штатныхнегласных  сотрудников  оперативных служб с 5  октября  1998  года  поперечням  подразделений и должностей на условиях и сроки, определяемыеМинистром внутренних дел Кыргызской Республики".    Абзацы  второй,   третий, четвертый и пятый  пункта  3  указанногоприложения к Положению считать абзацами третьим,  четвертым,  пятым  ишестым.    3.  Пункт   188   Положения о денежном довольствии  военнослужащихМинистерства  обороны Кыргызской Республики, Министерства национальнойбезопасности   Кыргызской  Республики,  Министерства  по  чрезвычайнымситуациям  и гражданской обороне Кыргызской  Республики,  Национальнойгвардии   Кыргызской   Республики,   Службы   государственной   охраныКыргызской  Республики, внутренних войск Министерства  внутренних  делКыргызской    Республики     и    военных    кафедр,     утвержденногопостановлением Правительства Кыргызской Республики от 17 сентября 1998года N 615,  дополнить  абзацем вторым следующего содержания:    "Сотрудникам оперативного состава при прохождении службы в органахКыргызской   Республики,    осуществляющих   борьбу   с   терроризмом,выплачивается надбавка в размере до 50 процентов  должностного  окладаза счет выделенных средств".    Абзац второй  пункта  188  указанного  Положения  считать  абзацемтретьим.     Премьер-министр Кыргызской Республики             А.Муралиев  </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -254,69 +254,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId9ni0zxwx7nyrlywjmlkto">
+    <w:hyperlink w:history="1" r:id="rIdxcnul0vt56ugd3edkpofq">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/33557</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdtxzawx6_racu6c8neaooo">
+    <w:hyperlink w:history="1" r:id="rIdpzm4zlayrjnzcr_hxbq40">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -459,57 +459,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdf8uuslmucsqckivrsrjt5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/279" TargetMode="External"/><Relationship Id="rIdnpex0ho9mzs2b-0leftn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/138" TargetMode="External"/><Relationship Id="rId_b-smkmnn77efvquddfsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/41561" TargetMode="External"/><Relationship Id="rIdee9ogdxdlknr4ngap-vrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36013" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdcbohc9hevugl8p0kjau-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/279" TargetMode="External"/><Relationship Id="rIdtzt3-qcoaibkepic5ewrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/138" TargetMode="External"/><Relationship Id="rIda2u-wwb4l9ru8fxg4-9hi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/41561" TargetMode="External"/><Relationship Id="rIdhuziqqntmssb8w7fcqrnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36013" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9ni0zxwx7nyrlywjmlkto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33557" TargetMode="External"/><Relationship Id="rIdtxzawx6_racu6c8neaooo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdxcnul0vt56ugd3edkpofq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33557" TargetMode="External"/><Relationship Id="rIdpzm4zlayrjnzcr_hxbq40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>