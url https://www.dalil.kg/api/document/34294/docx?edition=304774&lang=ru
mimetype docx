--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -98,51 +98,51 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                             УТРАТИЛО СИЛУ           в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvzocnciyaqniskuw7r_qz">
+      <w:hyperlink w:history="1" r:id="rIdc6cjtbchpzicawrvwx_tf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР                     от 1 сентября 2001 года N 509 г.Бишкек, Дом Правительства от 3 апреля 1997 года N 184            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ             Об утверждении графика погашения задолженностей        местных бюджетов по страховым взносам в Социальный фонд                при Правительстве Кыргызской Республики     В   целях   реализации   постановления  Правительства   КыргызскойРеспублики  от 26 февраля 1997 года N 111 "О состоянии выплаты пенсий,пособий,    заработной  платы  работникам  бюджетных   учреждений    иорганизаций    республики"   Правительство    Кыргызской    Республикипостановляет:    1. Утвердить прилагаемый график погашения  задолженностей  местныхбюджетов   по  страховым взносам в Социальный фонд  при  ПравительствеКыргызской Республики.    2.   Главам   местных  государственных  администраций   обеспечитьпогашение  задолженностей местных бюджетов  по  страховым  взносам   вСоциальный  фонд  при  Правительстве  Кыргызской  Республики  согласнографику,  утвержденному настоящим постановлением.    3. Контроль  за  выполнением настоящего постановления возложить наПервого вице-премьер-министра Кыргызской Республики Нанаева К.К.     Премьер-министр Кыргызской Республики             А.Джумагулов                                 Утвержден                     постановлением Правительства                         Кыргызской Республики                      от 3 апреля 1997 года N 184                                 ГРАФИК               погашения задолженностей местных бюджетов              по страховым взносам в Социальный фонд при                  Правительстве Кыргызской Республики                                (млн.сом)-----------------------------------------------------------------------    Наименование    |Задолженность| Погашение задолженности по месяцам областей и районов |за 1996 год  |------------------------------------                    |по состоянию |март |апрель| май |июнь |июль|август                    |на 1 марта   |     |      |     |     |    |                    |1997 года    |     |      |     |     |    |--------------------|-------------|-----|------|-----|-----|----|------  Чуйская область   |    10,98    | 2,74|  2,74| 2,75| 2,75|    |Аламединский        |     2,35    | 0,58|  0,59| 0,59| 0,59|    |Жайылский           |     0,07    | 0,02|  0,02| 0,01| 0,02|    |Иссык-Атинский      |     0,87    | 0,22|  0,22| 0,22| 0,21|    |Кантский            |     0,06    | 0,01|  0,01| 0,02| 0,02|    |Кеминский           |     1,35    | 0,33|  0,34| 0,34| 0,34|    |Московский          |     0,54    | 0,13|  0,13| 0,14| 0,14|    |Панфиловский        |     1,2     | 0,3 |  0,3 | 0,3 | 0,3 |    |Сокулукский         |     0,85    | 0,22|  0,21| 0,21| 0,21|    |Чуй-Токмокский      |     3,69    | 0,93|  0,92| 0,92| 0,92|    |  Нарынская область |     0,78    | 0,26|  0,23| 0,19| 0,1 |    |город Нарын         |     0,57    | 0,19|  0,16| 0,12| 0,1 |    |Джумгальский        |     0,21    | 0,07|  0,07| 0,07|     |    |  Иссык-Кульская    |     4,6     | 0,9 |  1,2 | 1,3 | 1,2 |    |  область           |             |     |      |     |     |    |город Каракол       |     1,3     | 0,3 |  0,3 | 0,3 | 0,4 |    |город Балыкчи       |     0,4     | 0,1 |  0,1 | 0,1 | 0,1 |    |Ак-Суйский          |     1,1     | 0,2 |  0,3 | 0,3 | 0,3 |    |Джети-Огузский      |     0,1     |     |      | 0,1 |     |    |Иссык-Кульский      |     0,1     |     |      | 0,1 |     |    |Тонский             |     0,3     |     |  0,1 | 0,1 | 0,1 |    |Тюпский             |     1,2     | 0,3 |  0,3 | 0,3 | 0,3 |    |Областной бюджет    |     0,1     |     |  0,1 |     |     |    |  Таласская область |     6       | 0,2 |  0,5 | 0,8 | 1   | 1,6|  1,9город Талас         |     1,5     | 0,2 |  0,2 | 0,3 | 0,3 | 0,2|  0,3Бакай-Атинский      |     0,8     |     |  0,1 | 0,1 | 0,1 | 0,2|  0,3Кара-Бууринский     |     0,5     |     |      |     | 0,1 | 0,2|  0,2Манасский           |     0,9     |     |  0,1 | 0,1 | 0,2 | 0,2|  0,3Таласский           |     2,3     |     |  0,1 | 0,3 | 0,3 | 0,8|  0,8  Ошская область    |    34,4     | 7,78|  8,76| 8,87| 8,99|    |город Ош            |     5,83    | 1,2 |  1,54| 1,54| 1,55|    |город Кызыл-Кия     |     0,1     | 0,1 |      |     |     |    |город Сулюкта       |     1,2     | 0,2 |  0,3 | 0,3 | 0,4 |    |Алайский            |     2       | 0,5 |  0,5 | 0,5 | 0,5 |    |Араванский          |     2,3     | 0,5 |  0,6 | 0,6 | 0,6 |    |Баткенский          |     1,42    | 0,34|  0,36| 0,36| 0,36|    |Кадамжайский        |     5,38    | 1,34|  1,34| 1,35| 1,35|    |Кара-Кульджинский   |     1,5     | 0,3 |  0,4 | 0,4 | 0,4 |    |Ляйлякский          |     3,1     | 0,58|  0,84| 0,84| 0,84|    |Ноокатский          |     5,4     | 1,3 |  1,3 | 1,4 | 1,4 |    |Узгенский           |     3,9     | 0,9 |  1   | 1   | 1   |    |Чон-Алайский        |     0,91    | 0,18|  0,24| 0,24| 0,25|    |Областной бюджет    |     1,36    | 0,34|  0,34| 0,34| 0,34|    |  Джалал-Абадская   |    28,9     | 2,9 |  3,5 | 3,5 | 6   | 7  |  6  область           |             |     |      |     |     |    |город Джалал-Абад   |     2,4     | 0,2 |  0,3 | 0,3 | 0,4 | 0,6|  0,6город Таш-Кумыр     |     1,8     | 0,2 |  0,3 | 0,3 | 0,4 | 0,5|  0,1город Кара-Куль     |     2       | 0,2 |  0,2 | 0,2 | 0,4 | 0,5|  0,5город Кок-Янгак     |     0,7     | 0,1 |  0,1 | 0,1 | 0,2 | 0,1|  0,1город Майли-Суу     |     0,1     |     |  0,1 |     |     |    |Ала-Букинский       |     2,3     | 0,2 |  0,3 | 0,3 | 0,4 | 0,5|  0,6Ак-Сыйский          |     1,7     | 0,2 |  0,2 | 0,2 | 0,3 | 0,4|  0,4Базар-Коргонский    |     4       | 0,4 |  0,5 | 0,5 | 0,7 | 1  |  0,9Ноокенский          |     1,1     | 0,1 |  0,2 | 0,2 | 0,3 | 0,3|Тогуз-Тороузский    |     1,4     | 0,1 |  0,1 | 0,1 | 0,3 | 0,4|  0,4Токтогульский       |     2,6     | 0,3 |  0,1 | 0,3 | 0,6 | 0,6|  0,7Сузакский           |     7       | 0,7 |  0,9 | 0,8 | 1,5 | 1,6|  1,5Чаткальский         |     1,2     | 0,1 |  0,1 | 0,1 | 0,4 | 0,4|  0,1Уч-Терекский        |     0,6     | 0,1 |  0,1 | 0,1 | 0,1 | 0,1|  0,1Итого по республике |    85,66    |14,78| 16,93|17,41|20,04| 8,6|  7,9-----------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -194,69 +194,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdafjmibgextdoqce3b1x-r">
+    <w:hyperlink w:history="1" r:id="rIdmgzsrpc9yubxw94ybrlvy">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/34294</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId4xue8uikimi65_vzyhjuf">
+    <w:hyperlink w:history="1" r:id="rIdhur8hah5hmj8wyxxgjjsx">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -399,57 +399,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdvzocnciyaqniskuw7r_qz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38200" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdc6cjtbchpzicawrvwx_tf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38200" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdafjmibgextdoqce3b1x-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34294" TargetMode="External"/><Relationship Id="rId4xue8uikimi65_vzyhjuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdmgzsrpc9yubxw94ybrlvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34294" TargetMode="External"/><Relationship Id="rIdhur8hah5hmj8wyxxgjjsx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>