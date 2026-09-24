--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -99,86 +99,86 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7tmtvgqyqqkmkedekrxsw">
+      <w:hyperlink w:history="1" r:id="rIddctv1oiti9zku-m-d6qum">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 19 февраля 2019 года № 62</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400" w:before="400"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утверждены 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdipnzya1qcg5wnee_jqqut">
+      <w:hyperlink w:history="1" r:id="rIdclgdniulovdonnrpkod9a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства 
  Кыргызской Республики 
  от 24 июня 1997 года N 371</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400" w:before="400"/>
@@ -189,75 +189,75 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ПРАВИЛА 
  пожарной безопасности в лесах Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoyz1xdtzpbhx5c6kp-3_a">
+      <w:hyperlink w:history="1" r:id="rIdsilbf3lscj7waqmphp04z">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 августа 2002 года N 523</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpigzbfeeurqxazmcq3ly-">
+      <w:hyperlink w:history="1" r:id="rIdrizoiditnkeplp4rl2ixk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 января 2018 года № 31</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -330,51 +330,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Государственные администрации области могут устанавливать дополнительные (исходя из местных условий) противопожарные требования, не предусмотренные настоящими Правилами, а также приостанавливать в периоды высокой пожарной опасности работы в лесах на определенных участках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddcjj3w6mrtknk8aqpkku8">
+      <w:hyperlink w:history="1" r:id="rIdo5zesvooxojya50h9pls9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 3 августа 2002 года N 523)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -657,51 +657,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">д) создавать на пожароопасный сезон в своем составе или в отдельных подразделениях, производящих работы в лесу, а также в поселках, расположенных в лесу, добровольные пожарные дружины из числа рабочих, служащих и других граждан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduq1t908d0dezdujqwyb2s">
+      <w:hyperlink w:history="1" r:id="rIdwjw_dogmhsk-wk3olwdds">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 3 августа 2002 года N 523)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1063,51 +1063,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14. Организациям (туристическим базам, детским лагерям, домам отдыха и др.), проводящим в лесах культурно-массовые мероприятия, разрешается использовать определенные лесные участки, специально оборудованные лесными хозяйствами для разведения костров и сбора мусора, оснащенные средствами тушения огня/пожара.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnq2j6govlp2l_-grafbja">
+      <w:hyperlink w:history="1" r:id="rIdmyoksn8k2xhdzc1qra8fw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 января 2018 года № 31</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1315,51 +1315,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Сжигание на лесосеках порубочных остатков сплошным палом запрещается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmpix6_adcwaw66srh5lpj">
+      <w:hyperlink w:history="1" r:id="rIdsl2dzn8xzxmbat_pu2ama">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 января 2018 года № 31</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1553,51 +1553,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">25. Органы управления лесным хозяйством Кыргызской Республики вправе вносить представления руководителям министерств, административных ведомств, предприятий, организаций и учреждений об отстранении от работы должностных лиц, систематически нарушающих Правила пожарной безопасности в лесах, а также лиц, допустивших самовольное возобновление приостановленных работ, в порядке, предусмотренном пунктом 23 настоящих Правил, а в необходимых случаях направлять материалы о нарушениях в правоохранительные органы для решения в установленном порядке вопроса и привлечения виновных к уголовной ответственности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeutrelu7ezvj04iag9xzi">
+      <w:hyperlink w:history="1" r:id="rIdstzmq8jvyafv6rvjss3rf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 3 августа 2002 года N 523)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1681,69 +1681,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdfq2mit5j1wqpifeml_ldo">
+    <w:hyperlink w:history="1" r:id="rIdfle6ibvqcdsjpmqhygdx8">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/34525</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdolsn9hm4k4jfr_khnas71">
+    <w:hyperlink w:history="1" r:id="rIdt5jaq1--niu9qzgyquzhg">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1886,57 +1886,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7tmtvgqyqqkmkedekrxsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12987" TargetMode="External"/><Relationship Id="rIdipnzya1qcg5wnee_jqqut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34523" TargetMode="External"/><Relationship Id="rIdoyz1xdtzpbhx5c6kp-3_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53703" TargetMode="External"/><Relationship Id="rIdpigzbfeeurqxazmcq3ly-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11672" TargetMode="External"/><Relationship Id="rIddcjj3w6mrtknk8aqpkku8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53703" TargetMode="External"/><Relationship Id="rIduq1t908d0dezdujqwyb2s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53703" TargetMode="External"/><Relationship Id="rIdnq2j6govlp2l_-grafbja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11672" TargetMode="External"/><Relationship Id="rIdmpix6_adcwaw66srh5lpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11672" TargetMode="External"/><Relationship Id="rIdeutrelu7ezvj04iag9xzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53703" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIddctv1oiti9zku-m-d6qum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12987" TargetMode="External"/><Relationship Id="rIdclgdniulovdonnrpkod9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34523" TargetMode="External"/><Relationship Id="rIdsilbf3lscj7waqmphp04z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53703" TargetMode="External"/><Relationship Id="rIdrizoiditnkeplp4rl2ixk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11672" TargetMode="External"/><Relationship Id="rIdo5zesvooxojya50h9pls9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53703" TargetMode="External"/><Relationship Id="rIdwjw_dogmhsk-wk3olwdds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53703" TargetMode="External"/><Relationship Id="rIdmyoksn8k2xhdzc1qra8fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11672" TargetMode="External"/><Relationship Id="rIdsl2dzn8xzxmbat_pu2ama" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11672" TargetMode="External"/><Relationship Id="rIdstzmq8jvyafv6rvjss3rf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53703" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdfq2mit5j1wqpifeml_ldo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34525" TargetMode="External"/><Relationship Id="rIdolsn9hm4k4jfr_khnas71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdfle6ibvqcdsjpmqhygdx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34525" TargetMode="External"/><Relationship Id="rIdt5jaq1--niu9qzgyquzhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>