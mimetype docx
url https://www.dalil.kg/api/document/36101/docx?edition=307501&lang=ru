--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -98,111 +98,111 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                            УТРАТИЛО СИЛУ           в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcatpa0owf-_hfptmvlfcz">
+      <w:hyperlink w:history="1" r:id="rIdl507-zj4-bubimqtpju81">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР                    от 22 сентября 1997 года N 546                                Утверждено                     </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_zmxneep-m3dgv6hmdbwz">
+      <w:hyperlink w:history="1" r:id="rIdub4jbnuxzmgs6px3mxhch">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства                         Кыргызской Республики                       от 9 марта 1995 года N 74                                ПОЛОЖЕНИЕ             о порядке возмещения средств, предназначенных       на выплату льготных пенсий, предприятиями, организациями,        подлежащими реорганизации или ликвидации в соответствии            с Законом Кыргызской Республики "О банкротстве"     1. Настоящее  Положение регламентирует порядок возмещения средств,предназначенных на выплату льготных пенсий в соответствии  со  статьей13   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgvxlvekfsc62bak28drzu">
+      <w:hyperlink w:history="1" r:id="rIdbp_58l0zqui79xgy0nx1f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   "О  пенсионном   обеспечении   граждан   в    КыргызскойРеспублике",  предприятиями и организациями, подлежащими реорганизацииили  ликвидации  в  соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdol-tw2ez6mpyktr8x3pld">
+      <w:hyperlink w:history="1" r:id="rIdmqzxz4ch7ophgpyjp4vi2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Кыргызской  Республики  "Обанкротстве".    2. Настоящее   Положение  применяется  к  хозяйствующим  субъектам(предприятиям  и  банкам  независимо  от  формы   собственности,    иххозяйственным  объединениям, а также индивидуальным  предприятиям),  втом числе и иностранным, именуемым далее "предприятия".    3. Все ликвидируемые, реорганизуемые или  санируемые  предприятия,указанные   в   пункте  2 настоящего Положения, обязаны в соответствиисо  статьей  41 (пункт 5) Закона Кыргызской Республики "О банкротстве"удовлетворять в установленном порядке претензии по  задолженностям,  втом  числе   Социальному фонду при Правительстве Кыргызской Республики(далее   Социальный  фонд),  по  суммам,  предназначенным  на  выплатульготных пенсий работникам данного предприятия.    4. Возмещение средств Социальному фонду производится  в  следующемпорядке:    а) согласно статье 13 Закона Кыргызской Республики  "О  пенсионномобеспечении   граждан  в Кыргызской Республике"  и  статьям  12  и  30Закона  Кыргызской  Республики  "О  банкротстве"  при  ликвидации  илиреорганизации    предприятия    плательщик    взносов    (руководительпредприятия  или  ликвидатор)  обязан  письменно  известить  отделениеСоциального  фонда  по  месту регистрации о ликвидации предприятия;    б) сумма возмещаемых Социальному фонду средств на выплату льготныхпенсий   подсчитывается  представителями  ликвидатора  и   Социальногофонда по  количеству аттестованных мест, соответствующих пунктам "б-к"статьи  13  Закона  "О  пенсионном обеспечении  граждан  в  КыргызскойРеспублике" ко дню ликвидации, с расчетом на 5 лет вперед.  Результатыоформляются  актом и подписываются двумя сторонами;    в) копии акта передаются подписавшим сторонам, а указываемые суммыпереводятся  на  счет  Социального фонда  в  установленном  порядке  исогласно очередности.    5.   В   случаях,   когда  срок  внесения  платежей  ликвидируемымпредприятием  еще не наступил, ликвидатор обязан, до прекращения своейдеятельности  внести  причитающуюся сумму на  счет  Социального  фондалибо    включить   эту  сумму  в  баланс  по  передаче  правопреемникуликвидируемого  предприятия.   Эти суммы также  оформляются  отдельнымактом, в котором указывается правопреемник ликвидируемого предприятия,реквизиты   Социального фонда,  суммы причитающихся платежей  и  новаядата  их  уплаты  органам Социального фонда,  которая  не  может  бытьпозднее даты,  установленной  до ликвидации предприятия.    6.   Копии   актов,    подписанных  ликвидатором,   представителемСоциального   фонда   и   правопреемником,  представляются   отделениюСоциального   фонда   по   месту   регистрации   ликвидируемого    илиреорганизуемого  предприятия и правопреемника.    7.   В   случаях,   когда  причитающаяся  с   ликвидируемого   илиреорганизуемого предприятия сумма платежа превышает сумму, указанную вакте,  правопреемник  обязан  внести полностью всю причитающуюся суммуи одновременно внести исправления в акт, полученный от ликвидатора.    8.  В  случае  возникновения разногласий по  размерам  или  срокамвыплаты   возмещения,   вопрос   решается государственным  арбитражнымсудом в установленном порядке.    9.  Контроль  за  правильностью  и своевременностью  начислений  ипоступлений возмещаемых средств в соответствии с настоящим  Положениемосуществляют  руководители  отделений  Социального  фонда   по   местурегистрации ликвидируемого или реорганизуемого предприятия.     </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -254,69 +254,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdkqvxsvxn0veo4jjykjirv">
+    <w:hyperlink w:history="1" r:id="rIdl7rzcecwbpdodeca7sfo_">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/36101</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId90vaeu4ezziz0prfxfvqz">
+    <w:hyperlink w:history="1" r:id="rIdifafg-dizsjmklhge02hs">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -459,57 +459,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdcatpa0owf-_hfptmvlfcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34747" TargetMode="External"/><Relationship Id="rId_zmxneep-m3dgv6hmdbwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36100" TargetMode="External"/><Relationship Id="rIdgvxlvekfsc62bak28drzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/736" TargetMode="External"/><Relationship Id="rIdol-tw2ez6mpyktr8x3pld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/733" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdl507-zj4-bubimqtpju81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34747" TargetMode="External"/><Relationship Id="rIdub4jbnuxzmgs6px3mxhch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36100" TargetMode="External"/><Relationship Id="rIdbp_58l0zqui79xgy0nx1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/736" TargetMode="External"/><Relationship Id="rIdmqzxz4ch7ophgpyjp4vi2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/733" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdkqvxsvxn0veo4jjykjirv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36101" TargetMode="External"/><Relationship Id="rId90vaeu4ezziz0prfxfvqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdl7rzcecwbpdodeca7sfo_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36101" TargetMode="External"/><Relationship Id="rIdifafg-dizsjmklhge02hs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>