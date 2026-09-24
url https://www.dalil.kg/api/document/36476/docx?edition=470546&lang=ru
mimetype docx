--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -99,112 +99,112 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                           УТРАТИЛО СИЛУ
        в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdav_khgptyykr6iquwbd5y">
+      <w:hyperlink w:history="1" r:id="rIdxgtlobdp1836e7w2lieky">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР
                  от 30 сентября 2013 года № 530г.Бишкек, Дом Правительства от 6 сентября 1995 года N 376            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ          О ходе реализации Государственной программы перехода           Кыргызской Республики на принятую в международной          практике систему учета и статистики в соответствии              с требованиями развития рыночной экономики     Правительство Кыргызской Республики отмечает, что за период с 1993по    1995    годы    министерствами,    государственными   комитетамиКыргызской  Республики  проделана определенная  работа  по  выполнениюГосударственной   программы   перехода   Кыргызской    Республики   напринятую  в  международной  практике  систему  учета  и  статистики  всоответствии   с   требованиями    развития    рыночной     экономики,утвержденной  постановлением Правительства Кыргызской Республики от 30ноября  1992 года N 595.  Основные мероприятия программы,   такие  каксоздание     системы     национальных    счетов,     совершенствованиеинформационного     обеспечения,     разработка    общереспубликанскихклассификаторов,   подготовка  и  переподготовка  кадров  выполнены  всрок.   Отдельные  подразделы  Программы  выполнены   полностью,   рядмероприятий   находится  на стадии завершения,   выполнение  некоторыхмероприятий   переносится   на   1996-1997   годы   из-за   отсутствияфактических   источников финансирования.  В  целом за  1993-1995  годыуровень освоения выделенных под программу финансовых ресурсов составил42 процента от запланированного объема.    Осуществлялось реформирование действующей статистической  практикиприменительно  к  рыночной  экономике  с  учетом международных  правили   стандартов.   В  этой  связи  проводилась  работа  по  определениюмакроэкономических показателей национальных счетов.    Проведены ежегодные расчеты валового внутреннего продукта (ВВП)  вразрезе  отраслей  и  секторов экономики в текущих и постоянных  ценахв  соответствии с действующей методологией ООН.  Начиная с 1994  года,осуществляются   ежемесячные  оценки  ВВП,  которые  анализируются   ипубликуются    Национальным   статистическим   комитетом    КыргызскойРеспублики.    Выполнен ряд  работ  по  совершенствованию методологии показателейфинансовой,    банковской,   таможенной  статистики.   Разработаны   ивнедрены  основные  методологические  положения  по  расчету  денежноймассы,   введена новая бюджетная классификация. Начиная с  1994  года,систематически публикуется платежный баланс республики.    Усовершенствовались   расчеты  и  методики   исчислений   индексовпотребительских  цен  и цен производителей. Совершенствуются  методикидорасчетов  экономических  показателей,  методологическое  обеспечениеперехода на несплошные формы статистического наблюдения.    Только в 1994 году проведено 11 выборочных обследований  совместнос зарубежными и международными организациями.    Внедрены в практику ряд  показателей,  определяющих  уровни  жизниразличных   категорий  населения,  методика  расчета  потребительскогобюджета,    методы  оценки  натуральных  доходов  и   учета   валютныхпоступлений,    а  также   система  учета  социальных  трансфертов   всоответствии с принципами системы национальных счетов и другие.    Правительство Кыргызской Республики постановляет:    1.  Принять  к  сведению  информацию  председателя   Национальногостатистического комитета Кыргызской Республики Акенеева  Ж.А.  о  ходевыполнения Государственной программы перехода Кыргызской Республики напринятую в международной практике систему учета и статистики.    2. Утвердить прилагаемые:    -   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc5rekauxpecvilpfviobj">
+      <w:hyperlink w:history="1" r:id="rIdkex7jabxinemajdgnqu8x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Перечень</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    мероприятий  Государственной  программы   переходареспублики  на  принятую  в международной практике  систему  учета   истатистики, подлежащих исполнению в 1996-1997 годах;    - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9ssuuptbtwh64jgnvomtn">
+      <w:hyperlink w:history="1" r:id="rIdkxsjoe7_scxyfw8l96pzt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Состав</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Межведомственной комиссии по контролю за ходом реализацииГосударственной  программы перехода Кыргызской Республики на  принятуюв международной практике систему учета и статистики.    3. Межведомственной комиссии систематически рассматривать на своихзаседаниях   отчеты   руководителей   министерств,     государственныхкомитетов  и   административных ведомств о ходе выполнения  Программы.По  вопросам, требующим решения Правительства Кыргызской   Республики,вносить  соответствующие предложения.    4. Министерству финансов Кыргызской Республики по  согласованию  сНациональным    статистическим   комитетом   Кыргызской    Республики,Министерством   экономики  Кыргызской  Республики   при   формированииреспубликанского   бюджета   республики   на    1996   и   1997   годыпредусмотреть    соответствующие   ассигнования   на    финансированиемероприятий,   предусмотренных  Государственной   программой  переходаКыргызской  Республики  на принятую в международной  практике  системуучета и статистики.    5. Признать утратившим силу </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu2yiaqpcewlhbzmypv1ke">
+      <w:hyperlink w:history="1" r:id="rIdxcee8kuzkwsuei27j5rg4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КыргызскойРеспублики   от  30  ноября  1992  года  N  595   "О   Государственнойпрограмме   перехода    Кыргызской    Республики    на    принятую   вмеждународной  практике систему учета и статистики  в  соответствии  стребованиями  развития  рыночной экономики".    6. Контроль за выполнением настоящего постановления  возложить  наПервого вице-премьер-министра Кыргызской Республики Тагаева А.А.     Премьер-министр Кыргызской Республики             А.Джумагулов                                                   Утвержден                                          постановлением Правительства                                              Кыргызской Республики                                          от 6 сентября 1995 года N 376 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -272,69 +272,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdpvzgigujylcbuxpksfv8y">
+    <w:hyperlink w:history="1" r:id="rIdu6h-gcwjpa6u7ie5yp9ov">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/36476</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdc-54p5s6trkr_17b0edby">
+    <w:hyperlink w:history="1" r:id="rId3qbu9pws1c40rwvem_xcm">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -477,57 +477,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdav_khgptyykr6iquwbd5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94741" TargetMode="External"/><Relationship Id="rIdc5rekauxpecvilpfviobj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36476#1" TargetMode="External"/><Relationship Id="rId9ssuuptbtwh64jgnvomtn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36476#2" TargetMode="External"/><Relationship Id="rIdu2yiaqpcewlhbzmypv1ke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39684" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdxgtlobdp1836e7w2lieky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94741" TargetMode="External"/><Relationship Id="rIdkex7jabxinemajdgnqu8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36476#1" TargetMode="External"/><Relationship Id="rIdkxsjoe7_scxyfw8l96pzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36476#2" TargetMode="External"/><Relationship Id="rIdxcee8kuzkwsuei27j5rg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39684" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdpvzgigujylcbuxpksfv8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36476" TargetMode="External"/><Relationship Id="rIdc-54p5s6trkr_17b0edby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdu6h-gcwjpa6u7ie5yp9ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36476" TargetMode="External"/><Relationship Id="rId3qbu9pws1c40rwvem_xcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>