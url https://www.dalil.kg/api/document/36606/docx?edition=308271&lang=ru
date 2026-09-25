--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -98,71 +98,71 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                             УТРАТИЛО СИЛУ           в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl8_y8d1iupl3h-uezqzo1">
+      <w:hyperlink w:history="1" r:id="rId7mgwt4tocugy_wi9vmgin">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР                       от 29 мая 2001 года N 257                               Утверждено                     </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvedqxhbks1uengtfwiyiz">
+      <w:hyperlink w:history="1" r:id="rId4eo9j4nlq1qrw5t465_6c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства                         Кыргызской Республики                     от 14 ноября 1995 года N 484                                ПОЛОЖЕНИЕ             о Консультационном агентстве по международным           закупкам при генеральной дирекции Государственной             комиссии Кыргызской Республики по иностранным                  инвестициям и экономической помощи                             Общие положения     1.  Настоящее  Положение  определяет  правовые  и  организационныеосновы  деятельности  Консультационного  агентства  по   международнымзакупкам  при генеральной дирекции Государственной комиссии КыргызскойРеспублики по  иностранным инвестициям и экономической помощи (далее -Агентство), созданного на базе отдела реализации проектов.    2. Агентство является государственной организацией  и  основано  сцелью   содействия  эффективной  реализации  иностранных  кредитов   игрантов,  получаемых  Кыргызской Республикой, а  также  предоставленияконсультационных услуг по закупкам товаров и услуг.    3.  Агентство  осуществляет  свои  функции  посредством   оказанияконсультационных,   организационных,  технических   и   других   услуготечественным и иностранным организациям.    4. Агентство  является самостоятельной организацией и осуществляетсвою   деятельность    на    хозрасчетной    основе.    Прибыль     отдеятельности Агентства  направляется на осуществление своих функций  иреализацию задач, предусмотренных настоящим Положением.    5. Агентство  отвечает  по  своим долгам и обязательствам только впределах  своих средств.  Кыргызская Республика не отвечает по  долгами  обязательствам  Агентства.   Агентство  не  отвечает  по  долгам  иобязательствам Кыргызской Республики.    6. В  своей  деятельности  Агентство  руководствуется КонституциейКыргызской  Республики,   законами  Кыргызской  Республики,    указамиПрезидента   Кыргызской  Республики,  постановлениями и распоряжениямиПравительства  Кыргызской  Республики и  другими  нормативными  актамиКыргызской Республики, а также настоящим Положением.                   Основные задачи и функции Агентства     7. Основными задачами и функциями Агентства являются:    - проведение международных и местных тендеров по закупке  товаров,услуг и строительных работ, а также других видов конкурсных торгов;    -   экспертная  оценка  и  отслеживание  правильности   проведениятендеров   и  выплат  по  контрактам  в  соответствии  с  руководящимипринципами заинтересованных и финансирующих организаций;    -   предоставление   отечественным  и   иностранным   организациямконсультаций  по  реализации  кредитов  и   грантов,    по    условиямсоглашений,  по предоставлению кредитов и грантов;    -   осуществление  программ  обучения,  связанных   с   различнымиаспектами    проведения   тендеров  по  закупке   товаров,   услуг   истроительных работ, а также других видов конкурсных торгов.                             Права Агентства     8. Для реализации своих задач и функций Агентство вправе:    -  получать  гранты  и кредиты от международных  и   отечественныхфинансовых   организаций   и  других  учреждений  в  виде  техническойпомощи, направленной на поддержку Агентства;    - получать оплату за свою деятельность из  грантовых  и  кредитныхсредств,    полученных   Кыргызской   Республикой   от   международныхфинансовых организаций и других учреждений;    -   иметь  расчетные  и  иные  счета  в  Кыргызской  Республике  изарубежных банках;    -   заключать  контракты  и  организовывать  выплаты   от    имениотечественных  и  иностранных  организаций  на предоставление товаров,услуг и строительных работ;    -  оказывать  помощь  отечественным и иностранным  организациям  вподготовке  и  проведении международных и местных тендеров,  а   такжепрямых переговоров с поставщиками товаров, услуг и строительных работ;    - проводить обучение в области разработки и  реализации  проектов,финансируемых  международными организациями, иностранными  и  местнымиинвесторами;    -  приглашать  и принимать иностранные миссии,  группы  и  частныелица;    -   заключать   договоры,  вступать  в  иные   гражданско-правовыеотношения с юридическими и физическими лицами;    - предъявлять иски или предпринимать другие  необходимые  правовыедействия для защиты своих интересов;    -  осуществлять  иную  деятельность,  не  противоречащую  целям  изадачам   Агентства  и  не  запрещенную  законодательством  КыргызскойРеспублики.                   Организационная структура Агентства     9. Агентство  представляет  собой  государственное предприятие пригенеральной  дирекции  Государственной комиссии Кыргызской  Республикипо иностранным инвестициям и экономической помощи, осуществляющее своюдеятельность на хозрасчетной основе.    10. Руководство Агентством осуществляется директором,  назначаемымпредседателем   Государственной  комиссии  Кыргызской  Республики   поиностранным   инвестициям  и  экономической  помощи  по  представлениюгенерального директора Генеральной дирекции Госкоминвеста.    Директор Агентства:    - организует работу Агентства;    - несет ответственность за выполнение задач и функций Агентства;    -   принимает  на  контрактной  основе  и  освобождает  от  работысотрудников Агентства;    - определяет структуру и порядок работы Агентства;    - осуществляет иные полномочия по руководству Агентством.                Источники формирования средств Агентства     11. Источниками формирования средств Агентства являются:    - доходы и иные поступления, полученные в результате  деятельностиАгентства;    - средства, полученные от международных финансовых  организаций  идругих учреждений.                             Иные положения     12. Агентство в своей деятельности подотчетно генеральной дирекцииГосударственной    комиссии  Кыргызской  Республики   по   иностранныминвестициям и экономической помощи.    13.   Реорганизация   и   ликвидация   Агентства    осуществляетсяПремьер-министром Кыргызской Республики.   </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -214,69 +214,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdtgcmvzr3sxz-m4xtlfdca">
+    <w:hyperlink w:history="1" r:id="rIdpz5_ahtkk9ocfgditt5ei">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/36606</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdfn3u-bbxz0hydxbc0w-98">
+    <w:hyperlink w:history="1" r:id="rIdwy1_dg_6xjtja5ly4msta">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -419,57 +419,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdl8_y8d1iupl3h-uezqzo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/6833" TargetMode="External"/><Relationship Id="rIdvedqxhbks1uengtfwiyiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36605" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7mgwt4tocugy_wi9vmgin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/6833" TargetMode="External"/><Relationship Id="rId4eo9j4nlq1qrw5t465_6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36605" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdtgcmvzr3sxz-m4xtlfdca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36606" TargetMode="External"/><Relationship Id="rIdfn3u-bbxz0hydxbc0w-98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdpz5_ahtkk9ocfgditt5ei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36606" TargetMode="External"/><Relationship Id="rIdwy1_dg_6xjtja5ly4msta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>