--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -99,51 +99,51 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgkri8kzp-iynswjl2rd3">
+      <w:hyperlink w:history="1" r:id="rIdoluyrqrgsdyjalxc-nivt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 15 апреля 2019 года № 159</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -203,933 +203,933 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Об утверждении ставок государственной пошлины</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzthneogwi1bnd37lktsi8">
+      <w:hyperlink w:history="1" r:id="rIdmorqbfz9rfgfnvoydob8p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 декабря 1994 года № 854</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,
   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcswtull7sq4przyf3ewqq">
+      <w:hyperlink w:history="1" r:id="rIdinava3lgpzwvor99yp_ni">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 мая 1995 года № 142</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1g_swt3kmfln_q5dr5mrh">
+      <w:hyperlink w:history="1" r:id="rIdqx-houolarlpopmav8yvu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 марта 1995 года № 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf6bmvnfleapr1djgj-ecy">
+      <w:hyperlink w:history="1" r:id="rIdy4ojl65nd6klopdcfoub_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 июня 1996 года № 255</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyzske4fupwpaf7okcux8u">
+      <w:hyperlink w:history="1" r:id="rIdsluftabkw5ioj0cpada2i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 ноября 1996 года № 527</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdauvbfnggxd9rqo5xr__qh">
+      <w:hyperlink w:history="1" r:id="rIdsqngry5jrk_u5kli1mw42">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 мая 1998 года № 261</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7rr86ddznrc_nxyoqnfld">
+      <w:hyperlink w:history="1" r:id="rIdqmxpenjhndklkzbopityi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 сентября 1998 года № 579</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_iejmg1l3uorapu_jorza">
+      <w:hyperlink w:history="1" r:id="rIdghxqs2yy-t16bkw_ypbcw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 октября 1998 года № 679</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3tkdlxbjfnabu0_gjh5mi">
+      <w:hyperlink w:history="1" r:id="rId1mjwgkeybeo01gbahdh23">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 июня 1999 года № 314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdefgug-xmkgfdy9oqnk6y8">
+      <w:hyperlink w:history="1" r:id="rIdpurh4phslhy9afeea1dqe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 декабря 1999 года № 673</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjlaqtbtxhugdkq0rk1yv">
+      <w:hyperlink w:history="1" r:id="rIdoigwnmdyxrk44wqdj-sdg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 июля 2000 года № 407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5x4zywqztoyrvl3pytl5h">
+      <w:hyperlink w:history="1" r:id="rId9hgmqght3wew-s_tnkigm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 июля 2000 года № 420</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddaidvw6eoozgivt_uxj6e">
+      <w:hyperlink w:history="1" r:id="rIdl5bnxdtbcy7xu_qowxekj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 октября 2000 года № 621</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-3d0pj6yupbfecdsv4xp8">
+      <w:hyperlink w:history="1" r:id="rIduxomkh2rez3sbjbbajlit">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 сентября 2001 года № 508,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1l5gkn-ydqrjvzbdoogcc">
+      <w:hyperlink w:history="1" r:id="rIduqe1g1wphlu2go0nscugw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 января 2002 года № 8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgocwkccm-dglc9fcuypxv">
+      <w:hyperlink w:history="1" r:id="rIdnvzmub17q51ioxskku3mt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 мая 2002 года № 332</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrc8_lszx4iam-i_b_bjpo">
+      <w:hyperlink w:history="1" r:id="rIdwd7pdfxb1jhtsigjqrr7t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 июля 2002 года № 481</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpjwkwq6u9gh9rcucsereq">
+      <w:hyperlink w:history="1" r:id="rId9e2i11m4cd8cay-mvncnr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 января 2003 года № 24</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkagyrlfh6e2osduybvo5x">
+      <w:hyperlink w:history="1" r:id="rIdfrjkrsyrcpmnap-v2ylqa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 апреля 2003 года № 256</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdje7n0xhoimtgse8xj2_ew">
+      <w:hyperlink w:history="1" r:id="rIdxrljstvisknjjm0rn-9fb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 июня 2003 года № 387</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjxc3t3z_mknxg2twrnljf">
+      <w:hyperlink w:history="1" r:id="rIdry8bjuttcdc-ggjq_am6a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 сентября 2004 года № 698</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy2id8frn3fxfymy5rkodk">
+      <w:hyperlink w:history="1" r:id="rIdhp6px76elwrsmkdhued86">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 ноября 2004 года № 849</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfzl3iy8ya_ypjyxzohqu3">
+      <w:hyperlink w:history="1" r:id="rIdzpnkpu6rc7sccfguytea6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 июля 2005 года № 303</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde_he4jf1bpwi7mcqqacrm">
+      <w:hyperlink w:history="1" r:id="rIdrnzs_1-eaxyaabfx8emov">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 февраля 2006 года № 85</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmy3h9qdn9p1cj-hop16pi">
+      <w:hyperlink w:history="1" r:id="rIdl_cvt68yxz92gipvnrlxh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 февраля 2006 года № 119</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpgtf7slhffpxgiobafc_w">
+      <w:hyperlink w:history="1" r:id="rIdq1efvcou71qxsi1lg7fgm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 февраля 2006 года № 127</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6_qjnc9rpbv-w-zwcnt-x">
+      <w:hyperlink w:history="1" r:id="rIdeqoln-ykr2izcklk8uw1r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 октября 2006 года № 733</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk3jypy-sbfkd0ujna1rkq">
+      <w:hyperlink w:history="1" r:id="rIdobolm3xo2wc7rjbwtqhb5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 декабря 2006 года № 866</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfclt1ox5rkd2gwydksepd">
+      <w:hyperlink w:history="1" r:id="rIdq-zbswpbw2yeepjbx1qcq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7 июня 2007 года № 215</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj3afcstmqr1gc21-rt0mo">
+      <w:hyperlink w:history="1" r:id="rIdq--m4eycc8xdpl4ndpnda">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 сентября 2007 года № 412</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl6wqvgzr6ww9ixxt_mcyg">
+      <w:hyperlink w:history="1" r:id="rIdz-vaoom7jt9rofg2bvc1c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 января 2012 года № 44</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyezukw5h9fgufqcrk8-ig">
+      <w:hyperlink w:history="1" r:id="rIdukofm67ir516mo2t_bq2r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 марта 2013 года № 142</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpfcyg9a0q3ocxqmbmzh-p">
+      <w:hyperlink w:history="1" r:id="rIdvbkoyrv0d_uiqcpcd5tuc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 мая 2013 года № 228</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz5nw8lkvf3reoxbos5axo">
+      <w:hyperlink w:history="1" r:id="rIdcdzlhejui_vp_sjn-pgxj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 июня 2013 года № 330</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrmo2g2xj3fbek12tsc5an">
+      <w:hyperlink w:history="1" r:id="rIdoxo65_uacffheribb1oym">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 ноября 2013 года № 637</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz44saharjcfvnjtvxulv1">
+      <w:hyperlink w:history="1" r:id="rIdcapo4baulfy9slnbvuf3w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 февраля 2015 года № 75</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkd2swixnzgzb1fh6zxu5x">
+      <w:hyperlink w:history="1" r:id="rIdgurqhen0fpwdwsp5mulze">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 октября 2018 года № 496</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с со статьей 4 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdchz5dwv4t0-4oduq-kfor">
+      <w:hyperlink w:history="1" r:id="rIdzuj_iyrldgv9nek6dxg4j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О государственной пошлине" Правительство Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2sapnlj5wfz-bhtnbgjav">
+      <w:hyperlink w:history="1" r:id="rId87tm2tqmk9p0grckkcqyi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 марта 2013 года № 142</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить прилагаемые </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdka_xopb1c7qyj50_b8tve">
+      <w:hyperlink w:history="1" r:id="rIdhpejl7kyri8u3wlgiyjdc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ставки</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственной пошлины.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Министерству финансов Кыргызской Республики по согласованию с Министерством юстиции Кыргызской Республики разработать и утвердить в трехмесячный срок Инструкцию по применению </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwwhlulh3r_zvlczcd-mjh">
+      <w:hyperlink w:history="1" r:id="rIddzptfwbxvcjmpxfhunt28">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О государственной пошлине".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1192,51 +1192,51 @@
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утверждены</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">й
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj8q3as5qv2sr23ynejzb_">
+      <w:hyperlink w:history="1" r:id="rIdg9mqy6lhsju7298ert5cf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства
  Кыргызской Республики
  от 18 июля 1994 года № 521</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -1271,783 +1271,783 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdncycek6tefa9hr_eest8t">
+      <w:hyperlink w:history="1" r:id="rId9ri_rjvo0mq8xafindtdu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 декабря 1994 года № 854</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,
   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdipoolx46tyaa2sj4hhmxb">
+      <w:hyperlink w:history="1" r:id="rIdnd2ce8ekdjtcmfcwk1im7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 мая 1995 года № 142</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdykonbbezv9w-ubvp-0-7l">
+      <w:hyperlink w:history="1" r:id="rIdt3ujfm-megypvhlxgyu-c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 марта 1995 года № 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwjpu-x6rfmhz_n7spngou">
+      <w:hyperlink w:history="1" r:id="rIdvxvo5fwszrbvgvoexyco_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 июня 1996 года № 255</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5sukzo1gifenjlnmd-4zt">
+      <w:hyperlink w:history="1" r:id="rIdslllibtiwiqntbyl6dxm3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 ноября 1996 года № 527</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj3z88ipqjj5dh57yfbyp4">
+      <w:hyperlink w:history="1" r:id="rIdov-dlyced9vuluxyw8mgt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 мая 1998 года № 261</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdju5jqp6tojpwyejv5be">
+      <w:hyperlink w:history="1" r:id="rIdfmzfrh6uge9aiaytxmlh1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 сентября 1998 года № 579</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdagyqgdxklbzebqcx4epgs">
+      <w:hyperlink w:history="1" r:id="rIdyahnghjcudutzntrawedn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 октября 1998 года № 679</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdebr-gw4gqgb5uhdlmenzf">
+      <w:hyperlink w:history="1" r:id="rIdp9_6lxefwxfmhui4ls7vr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 июня 1999 года № 314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddvukv1aswvevgvjrzzcqa">
+      <w:hyperlink w:history="1" r:id="rIdk5pxyq_czbzoqt2jdzwit">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 декабря 1999 года № 673</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc5iykofnhfjhqi1jndjxu">
+      <w:hyperlink w:history="1" r:id="rIdavljaobsc0rlesjl_re10">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 июля 2000 года № 407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddnfqeetecp726v8negzmd">
+      <w:hyperlink w:history="1" r:id="rId8yzspigeldlfolxp2dipj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 июля 2000 года № 420</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxujxml1lrns0-lufomcok">
+      <w:hyperlink w:history="1" r:id="rId1ij3ojw33mstkb-dv3_fb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 октября 2000 года № 621</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda6uitplb0pq8gw3fqbea4">
+      <w:hyperlink w:history="1" r:id="rIdbtwauqxk4ou8ftwose0eb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 сентября 2001 года № 508,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdepoevuqadataa5kcltsjq">
+      <w:hyperlink w:history="1" r:id="rIdzu45iivfabwq9zn3nqgyq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 января 2002 года № 8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdopo_qdki463x-xelg9che">
+      <w:hyperlink w:history="1" r:id="rId5wwh_l_a9dp_5lgzdsid2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 мая 2002 года № 332</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduznmo8tgg_mmfkt5eqbpi">
+      <w:hyperlink w:history="1" r:id="rIdugr8onlquaanlspqkdz6f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 июля 2002 года № 481</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0uju5nc4lfqfbvmgrneij">
+      <w:hyperlink w:history="1" r:id="rId5z5bvd0m8fltkodknqd3y">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 января 2003 года № 24</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpmrrx1lfbxqt7i3zjtiul">
+      <w:hyperlink w:history="1" r:id="rIda7g4pvrurma2ay8gbneve">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 апреля 2003 года № 256</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwujhkuiwrog7go7wxyn3d">
+      <w:hyperlink w:history="1" r:id="rIdzgbz6ydbb5kyx3mj-8ezr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 июня 2003 года № 387</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw_rayb-edymrl8i27dz-l">
+      <w:hyperlink w:history="1" r:id="rIdojpfgzh9yfhvausit1lnk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 сентября 2004 года № 698</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfveh1dvyermya1ziemkl8">
+      <w:hyperlink w:history="1" r:id="rIdmztxt9sy4u5wxggeiqkkr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 ноября 2004 года № 849</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6gxrp1y6t9osbny5khxos">
+      <w:hyperlink w:history="1" r:id="rIdf05-df2-nyl9qfsxyskrz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 июля 2005 года № 303</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqw5hml1vdi6b4wawqw0_g">
+      <w:hyperlink w:history="1" r:id="rIdcv-vdp903qae-awuz4bas">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 февраля 2006 года № 85</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdogkpss85dd2klqwsxshws">
+      <w:hyperlink w:history="1" r:id="rIdj5z4ffmxf9em5jmao7oul">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 февраля 2006 года № 119</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0gd42t-1troey1d5jkgas">
+      <w:hyperlink w:history="1" r:id="rIdytxmhwbdnc8dwfia0pimr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 февраля 2006 года № 127</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm3ldftyzrdclnw_pkqj09">
+      <w:hyperlink w:history="1" r:id="rIdy5xavtjuaefydigm0g0js">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 октября 2006 года № 733</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc9tplkpzznfgs0iuc-zz9">
+      <w:hyperlink w:history="1" r:id="rIdjzj1bpfr90cny0e-yp0v-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 декабря 2006 года № 866</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg-67wykukidqthriv6pel">
+      <w:hyperlink w:history="1" r:id="rIdrjnxiiqakv2ch3bzxpsm_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7 июня 2007 года № 215</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtlxpbl1qgjct0phe2g7n_">
+      <w:hyperlink w:history="1" r:id="rId1rqbbk3iswamxi2ktt0fy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 сентября 2007 года № 412</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxjhrzvgnsoddpsr_caugl">
+      <w:hyperlink w:history="1" r:id="rId1zbmfw0kgxxjvcvpu1hnh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 января 2012 года № 44</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg2fc0rllwt1h2tq-3w3-n">
+      <w:hyperlink w:history="1" r:id="rIdykq5gtu0i1a6v0rbwwap3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 марта 2013 года № 142</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2sqewfv0yc9fywhkaz5rw">
+      <w:hyperlink w:history="1" r:id="rIdtm-bttkcmy2snrfbjevgf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 мая 2013 года № 228</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlzd-pylpgethcjlly5uf2">
+      <w:hyperlink w:history="1" r:id="rIdab6ukx7scj7kw4826kauw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 июня 2013 года № 330</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4chntswdaggq0xoe_fnaj">
+      <w:hyperlink w:history="1" r:id="rId36_-g-48oymc8_gimvcax">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 ноября 2013 года № 637</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6xjgvpjijce5aleyholig">
+      <w:hyperlink w:history="1" r:id="rIdttqf3lbees_rgc5u32-a3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 февраля 2015 года № 75</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1jzl8dw8nsf1n8bya3m1s">
+      <w:hyperlink w:history="1" r:id="rIdtrdrujtjcpvjd2heje950">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 октября 2018 года № 496</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2265,51 +2265,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">- свыше 10 000 сомов</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">См. также:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdib9azczwjdaedsjti6u-q">
+            <w:hyperlink w:history="1" r:id="rIdhekck4izav2d3rgzzjo09">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Конституционной палаты Верховного суда КР от 16 января 2019 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3128,51 +3128,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj5ekyuq4pxhd_6_ydjig6">
+      <w:hyperlink w:history="1" r:id="rId76msfvz3eqfkv1gyl7tku">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 февраля 2015 года № 75</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4461,71 +4461,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлении Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbn5lwgsjbetbvivvvsqsp">
+      <w:hyperlink w:history="1" r:id="rIdqasb1dywcb7sgsmcub-ve">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 ноября 2013 года № 637</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4kuniw7kl_h9tbuq1qmm1">
+      <w:hyperlink w:history="1" r:id="rIdmuzlfdriwzlarftkk-fqw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 октября 2018 года № 496</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7037,151 +7037,151 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">За выдачу в случаях, предусмотренных законодательством Кыргызской Республики, правоустанавливающих документов на иностранную валюту и за совершение сделок, связанных с иностранной валютой, если таковая является предметом сделок, размер государственной пошлины подлежит пересчету в сомы по курсу, котируемому Национальным банком Кыргызской Республики на момент уплаты государственной пошлины.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd5pcjbokem51fpqrjna97">
+      <w:hyperlink w:history="1" r:id="rId5pw3bc-cpnnmainn0nivm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 апреля 2003 года № 256</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId55b6ypah_sqq4k6qfvjac">
+      <w:hyperlink w:history="1" r:id="rIdctn9vktnuvxqehvlgrbcz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 июня 2003 года № 387</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId27uky8lfepso_mhlxjfo9">
+      <w:hyperlink w:history="1" r:id="rId6glv_6objlnfvf_7ehzts">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 ноября 2004 года № 849</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg5o7hj3sfw807cpy-p_ao">
+      <w:hyperlink w:history="1" r:id="rIdq_imcdgzz0rag10vuihvj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 февраля 2006 года № 119</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfoihew9gjsv34wc8c9xuz">
+      <w:hyperlink w:history="1" r:id="rIdsntfdlvqpx5n4w9teobvj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 октября 2006 года № 733</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzlc3yqynw3ssaf5fwp64l">
+      <w:hyperlink w:history="1" r:id="rIdxmhkpxlzuu7yeqaxlxdxa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 января 2012 года № 44</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7297,51 +7297,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">└────────────────────────────────────────────────┴────────────────────┘</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmhd9lskce-wten9rzcgny">
+      <w:hyperlink w:history="1" r:id="rIdz_ub0qrq-urfrwei3iip7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 июня 2013 года № 330</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9753,199 +9753,199 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">└───────────────────────────────────────────┴─────────────────────────┘</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbgyiwh4sh99amwwiuo1y0">
+      <w:hyperlink w:history="1" r:id="rIdoty42imt-rpfoxugokjzh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 февраля 2006 года № 85</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9b5fvmtrczruwohhqmudi">
+      <w:hyperlink w:history="1" r:id="rIdm4qll3rolrcljczqk2j-d">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 декабря 2006 года № 866</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdygth41uk6nddakbuxshol">
+      <w:hyperlink w:history="1" r:id="rIdhr2pqc1btjjkoeozi13dt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7 июня 2007 года № 215</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjpg0-ae4vzkexs60_fjtn">
+      <w:hyperlink w:history="1" r:id="rId3ghmpmsf9um7kgdi5wysg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 сентября 2007 года № 412</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnbny5g-ulgdwwwq_-afsk">
+      <w:hyperlink w:history="1" r:id="rIdzqtceetbad4ogrq8jnlgp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 марта 2013 года № 142</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwg1b8vdtzce1ziacc84v">
+      <w:hyperlink w:history="1" r:id="rIdd4jgenzrkdq6cyl9jbeog">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 июня 2013 года № 330</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. За регистрацию и оформление сделок в нотариальных конторах Кыргызской Республики, совершаемых в соответствии с постановлением Правительства Кыргызской Республики от 31 января 2000 года № 46 "Об утверждении Программы передачи субъектам малого и среднего предпринимательства простаивающих и неиспользуемых площадей, помещений, оборудования и других основных фондов, а также невостребованного имущества в процессе банкротства", государственная пошлина взимается в размере равном 1 (одному) расчетному показателю, установленному на момент регистрации и оформления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkdmkovdsasuki9ngnj6bw">
+      <w:hyperlink w:history="1" r:id="rIdqgslox2d1gkkcpgi59dgj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 мая 2002 года № 332</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10039,69 +10039,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdsdazva4b5hduxyvnbwhfd">
+    <w:hyperlink w:history="1" r:id="rIdsp_-3qtnwzljdhvk55edt">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/37346</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdbdyzv4_fqufzjrhgbliv7">
+    <w:hyperlink w:history="1" r:id="rId0zmamppa4cc2-ctgg02pe">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10244,57 +10244,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIddgkri8kzp-iynswjl2rd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13491" TargetMode="External"/><Relationship Id="rIdzthneogwi1bnd37lktsi8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11111" TargetMode="External"/><Relationship Id="rIdcswtull7sq4przyf3ewqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36186" TargetMode="External"/><Relationship Id="rId1g_swt3kmfln_q5dr5mrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36112" TargetMode="External"/><Relationship Id="rIdf6bmvnfleapr1djgj-ecy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35304" TargetMode="External"/><Relationship Id="rIdyzske4fupwpaf7okcux8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35858" TargetMode="External"/><Relationship Id="rIdauvbfnggxd9rqo5xr__qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5370" TargetMode="External"/><Relationship Id="rId7rr86ddznrc_nxyoqnfld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5810" TargetMode="External"/><Relationship Id="rId_iejmg1l3uorapu_jorza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5926" TargetMode="External"/><Relationship Id="rId3tkdlxbjfnabu0_gjh5mi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35384" TargetMode="External"/><Relationship Id="rIdefgug-xmkgfdy9oqnk6y8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33978" TargetMode="External"/><Relationship Id="rIdfjlaqtbtxhugdkq0rk1yv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7468" TargetMode="External"/><Relationship Id="rId5x4zywqztoyrvl3pytl5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7484" TargetMode="External"/><Relationship Id="rIddaidvw6eoozgivt_uxj6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7720" TargetMode="External"/><Relationship Id="rId-3d0pj6yupbfecdsv4xp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38199" TargetMode="External"/><Relationship Id="rId1l5gkn-ydqrjvzbdoogcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53090" TargetMode="External"/><Relationship Id="rIdgocwkccm-dglc9fcuypxv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53492" TargetMode="External"/><Relationship Id="rIdrc8_lszx4iam-i_b_bjpo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53657" TargetMode="External"/><Relationship Id="rIdpjwkwq6u9gh9rcucsereq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54163" TargetMode="External"/><Relationship Id="rIdkagyrlfh6e2osduybvo5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54395" TargetMode="External"/><Relationship Id="rIdje7n0xhoimtgse8xj2_ew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54528" TargetMode="External"/><Relationship Id="rIdjxc3t3z_mknxg2twrnljf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55859" TargetMode="External"/><Relationship Id="rIdy2id8frn3fxfymy5rkodk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55996" TargetMode="External"/><Relationship Id="rIdfzl3iy8ya_ypjyxzohqu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56428" TargetMode="External"/><Relationship Id="rIde_he4jf1bpwi7mcqqacrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94611" TargetMode="External"/><Relationship Id="rIdmy3h9qdn9p1cj-hop16pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57161" TargetMode="External"/><Relationship Id="rIdpgtf7slhffpxgiobafc_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57170" TargetMode="External"/><Relationship Id="rId6_qjnc9rpbv-w-zwcnt-x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57890" TargetMode="External"/><Relationship Id="rIdk3jypy-sbfkd0ujna1rkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58038" TargetMode="External"/><Relationship Id="rIdfclt1ox5rkd2gwydksepd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58331" TargetMode="External"/><Relationship Id="rIdj3afcstmqr1gc21-rt0mo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58551" TargetMode="External"/><Relationship Id="rIdl6wqvgzr6ww9ixxt_mcyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93408" TargetMode="External"/><Relationship Id="rIdyezukw5h9fgufqcrk8-ig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94379" TargetMode="External"/><Relationship Id="rIdpfcyg9a0q3ocxqmbmzh-p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94281" TargetMode="External"/><Relationship Id="rIdz5nw8lkvf3reoxbos5axo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94472" TargetMode="External"/><Relationship Id="rIdrmo2g2xj3fbek12tsc5an" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94836" TargetMode="External"/><Relationship Id="rIdz44saharjcfvnjtvxulv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97331" TargetMode="External"/><Relationship Id="rIdkd2swixnzgzb1fh6zxu5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12667" TargetMode="External"/><Relationship Id="rIdchz5dwv4t0-4oduq-kfor" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202187" TargetMode="External"/><Relationship Id="rId2sapnlj5wfz-bhtnbgjav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94379" TargetMode="External"/><Relationship Id="rIdka_xopb1c7qyj50_b8tve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37346#&#1088;1" TargetMode="External"/><Relationship Id="rIdwwhlulh3r_zvlczcd-mjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202187" TargetMode="External"/><Relationship Id="rIdj8q3as5qv2sr23ynejzb_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37346" TargetMode="External"/><Relationship Id="rIdncycek6tefa9hr_eest8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11111" TargetMode="External"/><Relationship Id="rIdipoolx46tyaa2sj4hhmxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36186" TargetMode="External"/><Relationship Id="rIdykonbbezv9w-ubvp-0-7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36112" TargetMode="External"/><Relationship Id="rIdwjpu-x6rfmhz_n7spngou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35304" TargetMode="External"/><Relationship Id="rId5sukzo1gifenjlnmd-4zt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35858" TargetMode="External"/><Relationship Id="rIdj3z88ipqjj5dh57yfbyp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5370" TargetMode="External"/><Relationship Id="rIdcdju5jqp6tojpwyejv5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5810" TargetMode="External"/><Relationship Id="rIdagyqgdxklbzebqcx4epgs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5926" TargetMode="External"/><Relationship Id="rIdebr-gw4gqgb5uhdlmenzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35384" TargetMode="External"/><Relationship Id="rIddvukv1aswvevgvjrzzcqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33978" TargetMode="External"/><Relationship Id="rIdc5iykofnhfjhqi1jndjxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7468" TargetMode="External"/><Relationship Id="rIddnfqeetecp726v8negzmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7484" TargetMode="External"/><Relationship Id="rIdxujxml1lrns0-lufomcok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7720" TargetMode="External"/><Relationship Id="rIda6uitplb0pq8gw3fqbea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38199" TargetMode="External"/><Relationship Id="rIdepoevuqadataa5kcltsjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53090" TargetMode="External"/><Relationship Id="rIdopo_qdki463x-xelg9che" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53492" TargetMode="External"/><Relationship Id="rIduznmo8tgg_mmfkt5eqbpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53657" TargetMode="External"/><Relationship Id="rId0uju5nc4lfqfbvmgrneij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54163" TargetMode="External"/><Relationship Id="rIdpmrrx1lfbxqt7i3zjtiul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54395" TargetMode="External"/><Relationship Id="rIdwujhkuiwrog7go7wxyn3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54528" TargetMode="External"/><Relationship Id="rIdw_rayb-edymrl8i27dz-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55859" TargetMode="External"/><Relationship Id="rIdfveh1dvyermya1ziemkl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55996" TargetMode="External"/><Relationship Id="rId6gxrp1y6t9osbny5khxos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56428" TargetMode="External"/><Relationship Id="rIdqw5hml1vdi6b4wawqw0_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94611" TargetMode="External"/><Relationship Id="rIdogkpss85dd2klqwsxshws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57161" TargetMode="External"/><Relationship Id="rId0gd42t-1troey1d5jkgas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57170" TargetMode="External"/><Relationship Id="rIdm3ldftyzrdclnw_pkqj09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57890" TargetMode="External"/><Relationship Id="rIdc9tplkpzznfgs0iuc-zz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58038" TargetMode="External"/><Relationship Id="rIdg-67wykukidqthriv6pel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58331" TargetMode="External"/><Relationship Id="rIdtlxpbl1qgjct0phe2g7n_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58551" TargetMode="External"/><Relationship Id="rIdxjhrzvgnsoddpsr_caugl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93408" TargetMode="External"/><Relationship Id="rIdg2fc0rllwt1h2tq-3w3-n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94379" TargetMode="External"/><Relationship Id="rId2sqewfv0yc9fywhkaz5rw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94281" TargetMode="External"/><Relationship Id="rIdlzd-pylpgethcjlly5uf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94472" TargetMode="External"/><Relationship Id="rId4chntswdaggq0xoe_fnaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94836" TargetMode="External"/><Relationship Id="rId6xjgvpjijce5aleyholig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97331" TargetMode="External"/><Relationship Id="rId1jzl8dw8nsf1n8bya3m1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12667" TargetMode="External"/><Relationship Id="rIdib9azczwjdaedsjti6u-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/9752" TargetMode="External"/><Relationship Id="rIdj5ekyuq4pxhd_6_ydjig6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97331" TargetMode="External"/><Relationship Id="rIdbn5lwgsjbetbvivvvsqsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94836" TargetMode="External"/><Relationship Id="rId4kuniw7kl_h9tbuq1qmm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12667" TargetMode="External"/><Relationship Id="rIdd5pcjbokem51fpqrjna97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54395" TargetMode="External"/><Relationship Id="rId55b6ypah_sqq4k6qfvjac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54528" TargetMode="External"/><Relationship Id="rId27uky8lfepso_mhlxjfo9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55996" TargetMode="External"/><Relationship Id="rIdg5o7hj3sfw807cpy-p_ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57161" TargetMode="External"/><Relationship Id="rIdfoihew9gjsv34wc8c9xuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57890" TargetMode="External"/><Relationship Id="rIdzlc3yqynw3ssaf5fwp64l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93408" TargetMode="External"/><Relationship Id="rIdmhd9lskce-wten9rzcgny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94472" TargetMode="External"/><Relationship Id="rIdbgyiwh4sh99amwwiuo1y0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94611" TargetMode="External"/><Relationship Id="rId9b5fvmtrczruwohhqmudi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58038" TargetMode="External"/><Relationship Id="rIdygth41uk6nddakbuxshol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58331" TargetMode="External"/><Relationship Id="rIdjpg0-ae4vzkexs60_fjtn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58551" TargetMode="External"/><Relationship Id="rIdnbny5g-ulgdwwwq_-afsk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94379" TargetMode="External"/><Relationship Id="rIduwg1b8vdtzce1ziacc84v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94472" TargetMode="External"/><Relationship Id="rIdkdmkovdsasuki9ngnj6bw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53492" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdoluyrqrgsdyjalxc-nivt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13491" TargetMode="External"/><Relationship Id="rIdmorqbfz9rfgfnvoydob8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11111" TargetMode="External"/><Relationship Id="rIdinava3lgpzwvor99yp_ni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36186" TargetMode="External"/><Relationship Id="rIdqx-houolarlpopmav8yvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36112" TargetMode="External"/><Relationship Id="rIdy4ojl65nd6klopdcfoub_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35304" TargetMode="External"/><Relationship Id="rIdsluftabkw5ioj0cpada2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35858" TargetMode="External"/><Relationship Id="rIdsqngry5jrk_u5kli1mw42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5370" TargetMode="External"/><Relationship Id="rIdqmxpenjhndklkzbopityi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5810" TargetMode="External"/><Relationship Id="rIdghxqs2yy-t16bkw_ypbcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5926" TargetMode="External"/><Relationship Id="rId1mjwgkeybeo01gbahdh23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35384" TargetMode="External"/><Relationship Id="rIdpurh4phslhy9afeea1dqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33978" TargetMode="External"/><Relationship Id="rIdoigwnmdyxrk44wqdj-sdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7468" TargetMode="External"/><Relationship Id="rId9hgmqght3wew-s_tnkigm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7484" TargetMode="External"/><Relationship Id="rIdl5bnxdtbcy7xu_qowxekj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7720" TargetMode="External"/><Relationship Id="rIduxomkh2rez3sbjbbajlit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38199" TargetMode="External"/><Relationship Id="rIduqe1g1wphlu2go0nscugw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53090" TargetMode="External"/><Relationship Id="rIdnvzmub17q51ioxskku3mt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53492" TargetMode="External"/><Relationship Id="rIdwd7pdfxb1jhtsigjqrr7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53657" TargetMode="External"/><Relationship Id="rId9e2i11m4cd8cay-mvncnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54163" TargetMode="External"/><Relationship Id="rIdfrjkrsyrcpmnap-v2ylqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54395" TargetMode="External"/><Relationship Id="rIdxrljstvisknjjm0rn-9fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54528" TargetMode="External"/><Relationship Id="rIdry8bjuttcdc-ggjq_am6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55859" TargetMode="External"/><Relationship Id="rIdhp6px76elwrsmkdhued86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55996" TargetMode="External"/><Relationship Id="rIdzpnkpu6rc7sccfguytea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56428" TargetMode="External"/><Relationship Id="rIdrnzs_1-eaxyaabfx8emov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94611" TargetMode="External"/><Relationship Id="rIdl_cvt68yxz92gipvnrlxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57161" TargetMode="External"/><Relationship Id="rIdq1efvcou71qxsi1lg7fgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57170" TargetMode="External"/><Relationship Id="rIdeqoln-ykr2izcklk8uw1r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57890" TargetMode="External"/><Relationship Id="rIdobolm3xo2wc7rjbwtqhb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58038" TargetMode="External"/><Relationship Id="rIdq-zbswpbw2yeepjbx1qcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58331" TargetMode="External"/><Relationship Id="rIdq--m4eycc8xdpl4ndpnda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58551" TargetMode="External"/><Relationship Id="rIdz-vaoom7jt9rofg2bvc1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93408" TargetMode="External"/><Relationship Id="rIdukofm67ir516mo2t_bq2r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94379" TargetMode="External"/><Relationship Id="rIdvbkoyrv0d_uiqcpcd5tuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94281" TargetMode="External"/><Relationship Id="rIdcdzlhejui_vp_sjn-pgxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94472" TargetMode="External"/><Relationship Id="rIdoxo65_uacffheribb1oym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94836" TargetMode="External"/><Relationship Id="rIdcapo4baulfy9slnbvuf3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97331" TargetMode="External"/><Relationship Id="rIdgurqhen0fpwdwsp5mulze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12667" TargetMode="External"/><Relationship Id="rIdzuj_iyrldgv9nek6dxg4j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202187" TargetMode="External"/><Relationship Id="rId87tm2tqmk9p0grckkcqyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94379" TargetMode="External"/><Relationship Id="rIdhpejl7kyri8u3wlgiyjdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37346#&#1088;1" TargetMode="External"/><Relationship Id="rIddzptfwbxvcjmpxfhunt28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202187" TargetMode="External"/><Relationship Id="rIdg9mqy6lhsju7298ert5cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37346" TargetMode="External"/><Relationship Id="rId9ri_rjvo0mq8xafindtdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11111" TargetMode="External"/><Relationship Id="rIdnd2ce8ekdjtcmfcwk1im7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36186" TargetMode="External"/><Relationship Id="rIdt3ujfm-megypvhlxgyu-c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36112" TargetMode="External"/><Relationship Id="rIdvxvo5fwszrbvgvoexyco_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35304" TargetMode="External"/><Relationship Id="rIdslllibtiwiqntbyl6dxm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35858" TargetMode="External"/><Relationship Id="rIdov-dlyced9vuluxyw8mgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5370" TargetMode="External"/><Relationship Id="rIdfmzfrh6uge9aiaytxmlh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5810" TargetMode="External"/><Relationship Id="rIdyahnghjcudutzntrawedn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5926" TargetMode="External"/><Relationship Id="rIdp9_6lxefwxfmhui4ls7vr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35384" TargetMode="External"/><Relationship Id="rIdk5pxyq_czbzoqt2jdzwit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33978" TargetMode="External"/><Relationship Id="rIdavljaobsc0rlesjl_re10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7468" TargetMode="External"/><Relationship Id="rId8yzspigeldlfolxp2dipj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7484" TargetMode="External"/><Relationship Id="rId1ij3ojw33mstkb-dv3_fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7720" TargetMode="External"/><Relationship Id="rIdbtwauqxk4ou8ftwose0eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38199" TargetMode="External"/><Relationship Id="rIdzu45iivfabwq9zn3nqgyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53090" TargetMode="External"/><Relationship Id="rId5wwh_l_a9dp_5lgzdsid2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53492" TargetMode="External"/><Relationship Id="rIdugr8onlquaanlspqkdz6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53657" TargetMode="External"/><Relationship Id="rId5z5bvd0m8fltkodknqd3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54163" TargetMode="External"/><Relationship Id="rIda7g4pvrurma2ay8gbneve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54395" TargetMode="External"/><Relationship Id="rIdzgbz6ydbb5kyx3mj-8ezr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54528" TargetMode="External"/><Relationship Id="rIdojpfgzh9yfhvausit1lnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55859" TargetMode="External"/><Relationship Id="rIdmztxt9sy4u5wxggeiqkkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55996" TargetMode="External"/><Relationship Id="rIdf05-df2-nyl9qfsxyskrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56428" TargetMode="External"/><Relationship Id="rIdcv-vdp903qae-awuz4bas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94611" TargetMode="External"/><Relationship Id="rIdj5z4ffmxf9em5jmao7oul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57161" TargetMode="External"/><Relationship Id="rIdytxmhwbdnc8dwfia0pimr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57170" TargetMode="External"/><Relationship Id="rIdy5xavtjuaefydigm0g0js" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57890" TargetMode="External"/><Relationship Id="rIdjzj1bpfr90cny0e-yp0v-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58038" TargetMode="External"/><Relationship Id="rIdrjnxiiqakv2ch3bzxpsm_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58331" TargetMode="External"/><Relationship Id="rId1rqbbk3iswamxi2ktt0fy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58551" TargetMode="External"/><Relationship Id="rId1zbmfw0kgxxjvcvpu1hnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93408" TargetMode="External"/><Relationship Id="rIdykq5gtu0i1a6v0rbwwap3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94379" TargetMode="External"/><Relationship Id="rIdtm-bttkcmy2snrfbjevgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94281" TargetMode="External"/><Relationship Id="rIdab6ukx7scj7kw4826kauw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94472" TargetMode="External"/><Relationship Id="rId36_-g-48oymc8_gimvcax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94836" TargetMode="External"/><Relationship Id="rIdttqf3lbees_rgc5u32-a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97331" TargetMode="External"/><Relationship Id="rIdtrdrujtjcpvjd2heje950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12667" TargetMode="External"/><Relationship Id="rIdhekck4izav2d3rgzzjo09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/9752" TargetMode="External"/><Relationship Id="rId76msfvz3eqfkv1gyl7tku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97331" TargetMode="External"/><Relationship Id="rIdqasb1dywcb7sgsmcub-ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94836" TargetMode="External"/><Relationship Id="rIdmuzlfdriwzlarftkk-fqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12667" TargetMode="External"/><Relationship Id="rId5pw3bc-cpnnmainn0nivm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54395" TargetMode="External"/><Relationship Id="rIdctn9vktnuvxqehvlgrbcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54528" TargetMode="External"/><Relationship Id="rId6glv_6objlnfvf_7ehzts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55996" TargetMode="External"/><Relationship Id="rIdq_imcdgzz0rag10vuihvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57161" TargetMode="External"/><Relationship Id="rIdsntfdlvqpx5n4w9teobvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57890" TargetMode="External"/><Relationship Id="rIdxmhkpxlzuu7yeqaxlxdxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93408" TargetMode="External"/><Relationship Id="rIdz_ub0qrq-urfrwei3iip7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94472" TargetMode="External"/><Relationship Id="rIdoty42imt-rpfoxugokjzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94611" TargetMode="External"/><Relationship Id="rIdm4qll3rolrcljczqk2j-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58038" TargetMode="External"/><Relationship Id="rIdhr2pqc1btjjkoeozi13dt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58331" TargetMode="External"/><Relationship Id="rId3ghmpmsf9um7kgdi5wysg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58551" TargetMode="External"/><Relationship Id="rIdzqtceetbad4ogrq8jnlgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94379" TargetMode="External"/><Relationship Id="rIdd4jgenzrkdq6cyl9jbeog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94472" TargetMode="External"/><Relationship Id="rIdqgslox2d1gkkcpgi59dgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53492" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsdazva4b5hduxyvnbwhfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37346" TargetMode="External"/><Relationship Id="rIdbdyzv4_fqufzjrhgbliv7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsp_-3qtnwzljdhvk55edt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37346" TargetMode="External"/><Relationship Id="rId0zmamppa4cc2-ctgg02pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>