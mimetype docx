--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -110,93 +110,93 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                         УТРАТИЛО СИЛУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdov9o1jzvz71inuhoqgnjx">
+      <w:hyperlink w:history="1" r:id="rId5r_sj5ri9fi4yq-2dxe-7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                    24 июня 2022 года № 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">г.Бишкек, Дом Правительства от 7 декабря 1994 года N 853            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ              О порядке погашения задолженностей по суммам          финансовых штрафных санкций и пени государственными             предприятиями и государственными акционерными                   обществами Кыргызской Республики     В  соответствии  с Указом Президента Кыргызской  Республики  от  6сентября  1994  года  "О  мерах по оздоровлению финансового  состояниягосударственных   предприятий"  Правительство  Кыргызской   Республикипостановляет:    Утвердить прилагаемые:    -   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdifj26cah0b4qywdr_8bn7">
+      <w:hyperlink w:history="1" r:id="rIdtjk5-8w4-wza57iu-tpnt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  о  порядке  погашения   задолженностей  по   суммамфинансовых  штрафных санкций и пени государственными  предприятиями  игосударственными акционерными обществами;    - Перечень предприятий, которым предоставляется  отсрочка  выплатызадолженностей   по  суммам  финансовых  штрафных  санкций   и   пени,начисленных  и  невзысканных налоговыми органами по налогам  и  другимобязательным платежам в бюджет по состоянию на 6 сентября 1994 года.     Премьер-министр Кыргызской Республики               А.Джумагулов                                                      Утвержден                                           постановлением Правительства                                               Кыргызской Республики                                           от 7 декабря 1994 года N 853                                                                                     ПЕРЕЧЕНЬ   предприятий, которым предоставлена отсрочка выплат задолженностей     по суммам финансовых, штрафных санкций и пени, начисленных и         невзысканных налоговыми органами по налогам и другим              обязательным платежам в бюджет по состоянию                        на 6 сентября 1994 года                                 Ошская область          Алайский районСовхоз "Сары-Монол"Алайский мясокомбинат          Араванский районХлопкоочистительный заводАкционерное общество "Ай-Пери"Управление сельводоснабжения Минсельхозпрода          Баткенский районАвтотранспортное предприятиеУправление архитектуры Баткенского районаФабрика "Тунгуч"Молзавод          Ляйлякский районАкционерное общество "Жибек-Жолу"Совхоз "Коминтерн"Совхоз "40 лет Кыргызстана"Совхоз "Бишкек"Совхоз "Советтик Таджикистан"Совхоз "Ак-Суу"Винсовхоз имени 60-летия Кыргызстана          Наукатский районАкционерное общество "Толкун"Хозрасчетное ремонтно-строительное управление КыргызбытсоюзаМежхозяйственная передвижная  механизированная  колонна "Кыргызаилкуру-луш"Акционерное общество имени КулатоваНаукатский конезаводГосударственное специализированное хозяйствоАкционерное общество "Кок-Жар"Швейная фабрика          Кара-Кульжинский районАвтобаза МинтрансаМежхозяйственная передвижная колонна-2 "Аилкурулуш"Хозрасчетно-строительное управление "Южводстрой"Совхоз "Совет"Государственное специализированное хозяйство          Кадамжайский районХайдарканский ртутный комбинатКадамжайский сурьмяной комбинатУчкоргонская передвижная механизированная колонна МинводхозаКоконо-сушильное предприятиеХайдарканское хозрасчетно-ремонтное управлениеГосударственное специализированное хозяйствоСовхоз "Бургонду"Совхоз "Кадамжай"Совхоз "60 лет Кыргызстана"Канский промкомбинат          город Кызыл-КияМашзавод "Алай"Кызыл-Кийское шахтоуправлениеЦентральная электромеханическая мастерскаяАкционерное общество "Алай"Кызыл-Кийский ферментационный заводАкционерное общество "Абшир-Ата"Кызыл-Кийский гормолзаводМежреспубликанская  передвижная механизированная колонна "Кыргызайылку-рулуш"Акционерное общество "Сапар"Пассажирское автотранспортное предприятиеКомбинат коммунальных предприятийАкционерное общество "Нур"Кызыл-Кийское шахтостроительное управление          город СулюктаСулюктинское шахтоуправлениеСулюктинская швейная фабрикаМясокомбинат          Узгенский районУзгенский завод сухого обезжиренного молокаРемонтно-строительное управление треста "Южремстрой"Мырзакинская передвижная механизированная колонна "Кыргызайылкурулуш"Совхоз "Куршаб"Совхоз "Кайнар"Совхоз "Кызыл Октябрь"Государственное специализированное хозяйствоСовхоз "Узген"Зональная опытно-селекционная станцияСовхоз "Яссы"Совхоз "Шоро-Башат"Совхоз "Алга"Совхоз "Кара-Дарья"Передвижная механизированная колонна треста "Южводстрой"Комбинат надомного трудаМежреспубликанская передвижная механизированная  колонна "Кыргызайылку-рулуш"Дорожно-строительное управлениеГосударственное рыбное хозяйствоУправление шелководства МинсельхозпродаХлебоприемный пункт          Кара-Суйский районАвтотранспортное предприятиеАкционерное общество "Кыргызстан"Акционерное общество "Ошдюбек"Кара-Суйский хлопкозаводКыргызская опытная станция по хлопкуСовхоз "Капан"            город ОшАкционерное общество "Ак-Жибек"Акционерное общество "Азамат" (а/б)Акционерное общество "Ош-Ак-Таш" (кирпичный завод)Акционерное общество "Келечек" (мясокомбинат)Акционерное общество "Ак-Бата" (а/б)Акционерное общество "Бек-Темир" (ЖБИ-4)Угольный разрез "Алмалык"Акционерное общество "Кенеш"Автоколонна N 2902 МинтрансаПамирское производственное автообъединениеОшское хлопчатобумажное объединениеАкционерное общество "Элеман"Акционерное общество "Машиностроительный завод"Южная геологическая экспедицияАкционерное общество "Алтын-Суу"Ошский молкомбинатАО "Чинар"АО "Ак-Конул"АО "Канат"АО "Шанс"Госконцерн "Кыргызкомур""ОшКПДпроектстрой"                             Иссык-Кульская область          Ак-Суйский районСовхоз "Джергалан"Совхоз "Тургень"Совхоз "Кызыл-Жар"Совхоз "Каракол"Опытно-семеноводческое хозяйство "Бору-Баш"Опытно-семеноводческое хозяйство "Боз-Булун"Совхоз "Арашан"          Жеты-Огузский районГосударственное специализированное хозяйствоСовхоз "Ак-Терек"Совхоз "Тамга"Совхоз "Барскаун"Государственный племенной завод "Оргочор"          город БалыкчыБалыкчинский мясокомбинатАкционерное общество "Ынтымак ПВСК"Акционерное общество "Калем Оргтехника"Автотранспортное предприятие-4          город КараколАкционерное общество "Иссык-Кульэлектро"Караколский мясокомбинатКараколская швейная фабрикаШахта "Жергалан"Караколская обувная фабрикаХлебозаводМолзаводГоспредприятие "Бирюза"АО "Каракол-Таш""КараколКПДпроектстрой"Трест "Иссык-Кульстрой"          город Чолпон-АтаЧолпон-Атинский молзавод          Тонский районСовхоз "Тон"Каджи-Сайский электро-технический заводШахта "Центральная"Совхоз "Каралаева"Совхоз "Улахол"Совхоз "Алтын-Булак"Совхоз "Конур-Олон"Ремонтно-техническое предприятие          Тюпский районСовхоз "Мин-Булак"Совхоз "Маяк"Межхозяйственная передвижная механизированная колоннаКурментинский цементный заводЭкспериментальное консервное предприятие          Иссык-Кульский районБалыкчинская геологическая разведывательная партияГригорьевский хлебзаводСовхоз "Ленина"Иссык-Кульский конезавод                                  город Бишкек          Первомайский районАкционерное общество "Илбирс"Акционерное общество "ОРЕМИ"Акционерная транснациональная корпорация "Дастан"Республиканская контора "Кыргызпищеснабсырье"Бишкекский опытно-экспериментальный завод "Монолит"Бишкекская швейная фабрика имени ВЛКСМАкционерное общество "Улар"Акционерное общество "Бишкеккурулуш"КыргызгосэнергохолдингАО "ВТИ Сервис"АО "Кыргызшампаны"Бишкекский ликеро-водочный завод"Кыргызпищеснабсбытсырье"АО "Альфа"Научно-технический центр "Электроника"Производственно-торговая фирма "Кыргызмебель"Специализированное производственное конструкторское бюро "Спецавтомати-ка"АО "Ак-Марал"АО "Оргприминструмент"Трест "Кыргызспецстроймеханизация"АК "Кыргызкурулушматериалы"Акционерная корпорация "Кыргызаилкурулуш"АО "Чуйайылкурулуш"          Свердловский районИнститут "Кыргызагропромпроект"Лечебно-оздоровительный комплекс "Жыргал"АО "Жибек"Бишкекский асфальтобетонный заводАкционерное общество-корпорация "КЭМЗ"Акционерное общество ""Кыргызкамволь-нооту"Опытно-кожевенно-галантерейное объединение имени М.В.ФрунзеЗавод "Красный строитель"Бишкекское пассажирское автотранспортное предприятие N 4Производственное объединение "Бишкекбиофарм"Управление строительства "Кыргызэнергострой"Бишкекский кожсырьевой заводБишкекский химический заводМинистерство связиРеспубликанское производственное объединение надомного трудаАкционерное общество "Ак-Тилек"Акционерное общество "Таттуу"Бишкекский стекольный заводПроизводственное объединение междугородной и международной связиАО "Аалам"Кенафная фабрикаШвейная фабрика "40 лет октября"Швейная фабрика "1 мая"АО "Тариз"СП "Булгары"Бишкекское конструкторское бюро автоматических линийАО "Бишкектамекиси"АО "Бишкексут"          Октябрьский районАкционерное общество "Завод сверл"Управление "Бишкектеплокоммунэнерго"Бишкекское пассажирское АТП N 3Акционерное общество "Ак-Кайын"Акционерное общество "Жанар"Бишкекский полиграфкомбинатАкционерное общество "Аман-Жол"Акционерное общество "Достук"Акционерное общество "Азат"Производственное ремонтное предприятие "Кыргызэнергоремонт"Трест "Бишкекгорремстрой"Акционерное общество "Сантехма"Фирма "Кыргызстан"Производственно-эксплуатационное управление "Бишкекводоканал"Кыргызский автосборочный заводАкционерное общество "Байпак"Бишкекское производственное объединение хлебопекарной промышленностиЗавод "Айнур"Завод "Кыргызавтомаш"Управление "Кыргызэлектромонтаж"Акционерное общество "Электротехник"Комбинат производственных предприятий "Бишкекстрой"Республиканское производственное объединение релейных магистралей теле-виденияГосударственное предприятие бытового обслуживания "Кубаныч"Госконцерн "Учкун"Коллективное предприятие "Завод КДП" корпорации "Азат"Деревообрабатывающий завод при корпорации "Азат"Арендный завод КПД-2 при корпорации "Азат"Производственное объединение "Кыргызгаз"АО "Энар"Производственное объединение "Гарант"          Ленинский районБишкекский машиностроительный заводРеспубликанское управление инкассацииАкционерное общество "Кондитерский комбинат"Кыргызский научно-исследовательский институт  архитектурного проектиро-ванияАкционерное общество "Кыргызтемир"Акционерное общество "Электрон"Конструкторское бюро завода "Сетунь"Акционерное общество "Жылдыз"Завод контрольно-измерительных приборовУправление Кыргызской железной дорогиМостоотряд N 8Акционерное общество "Арпа"Бишкекский мясокомбинатСельмашзавод имени ФрунзеКомбинат хлебопродуктовЭлектросетевое предприятие "Бишкекгорсвет"Акционерное общество "Аргымак"Бишкекское монтажное управление - 3 "Сантехма"Автоколонна N 2901Полигон железобетонных конструкций и деталейГородское автотранспортное предприятие - 8АО "Бишкекский авторемонтный завод"Бишкекское пассажирское автотранспортное предприятие - 2Бишкекское грузовое автотранспортное предприятие - 1Производственное объединение "Кыргызташ"Акционерное общество "Бишкекстройматериалы"Национальная авиакомпания "Кыргызстан аба жолдору"Гостиница "Иссык-Куль"Акционерная компания "Кыргызкурулуш"Дирекция по обслуживанию пассажировПроизводственное управление "Комплектснабхлебопродукт"АО "Мебельщик"                                Нарынская область          Джумгальский районАвтотехобъединениеСовхоз "Кызарт"Акционерное общество "Береке"Акционерное общество "Оргтехника"Разрез "Агулак"Автотранспортное предприятиеСовхоз "Жумгал"          Кочкорский районСовхоз "Исакеева"Совхоз "Кочкор"Совхоз "Сон-Куль"Совхоз "Усубалиева"Совхоз "Кочкор-Ата"Совхоз "Чолпон"Совхоз "Комсомол"Рыбное хозяйство "Сон-Куль"Совхоз "Коммунизм"          Нарынский районГосударственный племенной заводКонезавод N 53Акционерное общество "Башат"МясокомбинатАкционерное общество "Ак-Тилек"Акционерное общество "Нарынайылкурулуш"Акционерное общество "Нарынкурулуш"ГормолзаводУзел связиАкционерное общество "Ала-Тоо"Акционерное общество "Тулпар"Предприятие электрический сетей          Ат-Башинский районСовхоз "Баш-Кайынды"Совхоз "Ак-Жар"Автотранспортное предприятие                             Жалал-Абадская область          город Жалал-АбадАкционерное общество "Нур"Акционерное общество "Айыуп-Булак"Кондитерская фабрикаХлопковый заводФабрика нетканых материаловМясокомбинат          город Кара-КульНарын ГЭСЗавод "Достук"Каскад Токтогульских гидроэлектростанцийСтроительное управление - 875Ремонтный завод          Сузакский районСовхоз "Джида"Винсовхозкомбинат "Октябрьский"          город Кок-ЯнгакШвейная фабрикаАкционерное общество "Тулпар"Шахта "Кок-Янгак"Завод "Профиль"Автотранспортное предприятие          Базар-Курганский районЛесное хозяйство "Ачи"Автотранспортное предприятиеЮжное хозрасчетное ремонтно-строительное управление          Токтогульский районСовхоз "Мустер"          Ала-Букинский районСовхоз "Маданият"Совхоз "Октябрь"          город Майлуу-СууЭлектро-ламповый заводЗавод "Изолит"Завод вычислительной техникиШвейная фабрикаМясокомбинат          город Таш-КумырАО "Сары Алтын"Шахтоуправление "Таш-Кумыр"Завод полупроводниковых материаловМясокомбинатХолдинг-компания "Курулуш"          Ноокенский районПроизводственное объединение "Кыргызнефть"                                 Чуйская область          Жайылский районАкционерное общество "Кыргызкилем"Акционерное общество "Максат"Акционерное общество "Бакыт"Совхоз "Ставропольское"Государственное специализированное хозяйствоСовхоз "Серп и Молот"АО "Бакай"Сосновская фабрика нетканых материалов          Панфиловский районКаиндинский сахзаводЗавод "Кыргызкабель"Совхоз "Келечек"Совхоз "Чалдовар"Акционерное общество "Кайынды"Управление спецстроймеханизацииАО "Чалдовар"          Кантский районСахарный заводЗавод вяжущих материаловАкционерное общество "Асыл-Жер"Покровская передвижная механизированная колонна - 1Специализированная передвижная механизированная колоннаЭкспериментально-ремонтная фабрикаУчреждение 36/3Опытное хозяйство МИСАкционерное общество "Ванахуна"Комбинат хлебопродуктовКантский цементно-шиферный комбинат          Кеминский районГорнометаллургический комбинатШвейная фабрикаЭлектротехнический заводАгрофирма "Буркут"АО "Нака"Кеминский линолеумный заводАО "Ак-таш"          Московский районАО "Ийчилик" (кирпичный завод)Акционерное общество "Салкын" (пивзавод)Учреждение 36/8Акционерное общество "Адис"Совхоз "Ак-Суу"Совхоз "Тулек"Совхоз "Москва"Беловодское управление теплокомунэнергоКрахмало-паточный завод          город Чуй-ТокмокЧуйский овощной совхозПассажирское автотранспортное предприятиеКомбинат хлебопродуктовТехнологическая автобазаХлебзаводТокмакский завод листового стеклаЗавод камнеобработкиКамвольно-прядильная фабрикаАкционерное общество "Токмакский автозавод"Акционерное общество "Камкордук"Акционерное общество "Родник"Строительная фирма "ТАКУ"Акционерное общество "Ак-Тилек"Акционерное общество "Ак-Марал"Чуйский комбинат хлебопродуктовУправление "Строймонтаж"Акционерное общество "Ак-Була"Акционерное предприятие "Эколог"Городской молочный заводВаляльно-войлочная фабрикаАкционерное общество "Шоола РСУ"Акционерное общество "Уна" (грузовая автобаза)Акционерное общество "Железобетон"АО "Май"Токмакский мясокомбинатТокмакская фабрика ПОШТокмакский завод "Комбинат строительных материалов"          Сокулукский районЗавод торгового машиностроенияМежхозяйственная автобазаНово-троицкая база комбината коммунальных предприятийСокулукская передвижная механизированная колонна "Чуйводстрой"Завод "Стойфарфор"Чуйская семеноводческая станцияСтроительная фирма "Семиречье"Завод металлоизделийВоенно-Антоновская специальная передвижная механизированная колоннаШопоковский комбинат хлебопродуктовСовхоз имени КироваСовхоз "Камышановский"Сокулукское опытное хозяйство производственно-научное объединение живо-тноводстваЭкспериментальное опытное хозяйствоНаучно-производственное объединение земледелияСовхоз "Нижне-Чуйский"Опытно-селекционная станцияУчебное хозяйство сельхозинститутаОвощно-мясной совхозСовхоз "Жаны-Жер"          Аламединский районСовхоз "Октябрьский"Акционерное общество "Кербен"Опытный механизированный заводВасилевская передвижная механизированная колоннаАкционерное общество "Проммонтаж"Акционерное общество "Алмех"Чулочно-носочная фабрикаСовхоз имени 23 партсъездаСовхоз "Пригородный"Совхоз "Ала-Арча"Совхоз "Аламедин"Специализированная автобаза          Ысык-Атинский районСеверная геологическая станцияГосударственное специализированное хозяйствоРайонное транспортное предприятиеМашиностроительный заводИвановский комбинат строительных материаловГосударственное предприятие "Ак-Жол"Краснореченский ремонтно-механический заводАкционерное общество "Кегеты"Управление "Агроспецмонтажналадка"АО "Ивановский ремонтно-механический завод"                                Таласская область          Таласский районГосударственный племенной завод "Джергетал"Совхоз "Беш-Таш"Совхоз "Бакай-Таш"АО "Арашан"Комбинат хлебопродуктовАО "Азык"Ао "Азем"          Манасский районСовхоз "Каинды"Совхоз имени СуванбердиеваСовхоз "Манас"          город ТаласАкционерное общество "Накер"МясокомбинатКомбинат хлебопродуктовАвтотранспортное предприятие - 6Таласский гравийносортировочный заводТаласский кирпичный заводАО "Таласайылкурулуш"          Кара-Буринский районСовхоз "Бакаир"Совхоз "Чолпонбай"</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -248,69 +248,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdhx4bdzodysftxbfgoq-zu">
+    <w:hyperlink w:history="1" r:id="rIdmwcmcdl9ge4tf41mazhzb">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/37676</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIduujm-vrwk7xsqh2wes-jc">
+    <w:hyperlink w:history="1" r:id="rId5bm261igdp9ajgsmnpwfb">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -453,57 +453,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdov9o1jzvz71inuhoqgnjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159262" TargetMode="External"/><Relationship Id="rIdifj26cah0b4qywdr_8bn7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37677" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5r_sj5ri9fi4yq-2dxe-7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159262" TargetMode="External"/><Relationship Id="rIdtjk5-8w4-wza57iu-tpnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37677" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdhx4bdzodysftxbfgoq-zu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37676" TargetMode="External"/><Relationship Id="rIduujm-vrwk7xsqh2wes-jc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdmwcmcdl9ge4tf41mazhzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37676" TargetMode="External"/><Relationship Id="rId5bm261igdp9ajgsmnpwfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>