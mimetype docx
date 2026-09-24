--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,71 +98,71 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                             УТРАТИЛО СИЛУ           в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeshoyt1ylwq7y895whqrs">
+      <w:hyperlink w:history="1" r:id="rIdsxzec0bucm-92mqctfp5i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР                     от 21 февраля 2000 года N 84 г.Бишкек, Дом Правительстваот 23 марта 1993 года N 126            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА РЕСПУБЛИКИ КЫРГЫЗСТАН            О внесении изменений и дополнений в постановление            Правительства Республики Кыргызстан от 5 января           1993 года N 1 "Вопросы Государственного комитета                Республики Кыргызстан по делам обороны"     Правительство Республики Кыргызстан постановляет:    1.  Утвердить  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpbx26ouyz_yawj0oisiso">
+      <w:hyperlink w:history="1" r:id="rIdojqz3_4uzks8zgeof6u6o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  о  Государственном  комитете  РеспубликиКыргызстан по делам обороны (прилагается).    2.   Установить,    что  Председатель  Государственного   комитетаРеспублики   Кыргызстан по делам обороны имеет трех  заместителей,   втом числе одного первого.    3. Отменить  утвержденное  Председателем Государственного комитетаРеспублики    Кыргызстан   по   делам   обороны   штатное   расписаниецентрального аппарата Комитета от 11 января 1993 года N 1/05  гк,  какнесоответствующее распоряжению Президента Республики Кыргызстан  от  5мая 1992 года "О Молдобаеве Т.К.".    4. Председателю Государственного комитета Республики Кыргызстан поделам обороны:    -    утвердить    штатное    расписание   центрального    аппаратаГосударственного  комитета  Республики Кыргызстан по делам  обороны  всоответствии с настоящим постановлением;    - привести  собственные  акты  в  соответствие с законодательствомреспублики.    5. Признать  утратившим  силу  абзац второй пункта 1 постановленияПравительства  Республики  Кыргызстан  от  5  января  1993  года  N  1"Вопросы  Государственного  комитета Республики  Кыргызстан  по  деламобороны".     Премьер-министр Республики Кыргызстан             Т.Чынгышев    </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -214,69 +214,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId8-gu99htjb5t0s3iy4vkz">
+    <w:hyperlink w:history="1" r:id="rIdoqvizcrd3o3o2ycoxa048">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/37909</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId3qtgijc2y5toxkwf4rkce">
+    <w:hyperlink w:history="1" r:id="rId0vfu2y2wg3zrsgrjy3dlo">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -419,57 +419,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdeshoyt1ylwq7y895whqrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7086" TargetMode="External"/><Relationship Id="rIdpbx26ouyz_yawj0oisiso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37910" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdsxzec0bucm-92mqctfp5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7086" TargetMode="External"/><Relationship Id="rIdojqz3_4uzks8zgeof6u6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37910" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8-gu99htjb5t0s3iy4vkz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37909" TargetMode="External"/><Relationship Id="rId3qtgijc2y5toxkwf4rkce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdoqvizcrd3o3o2ycoxa048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37909" TargetMode="External"/><Relationship Id="rId0vfu2y2wg3zrsgrjy3dlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>