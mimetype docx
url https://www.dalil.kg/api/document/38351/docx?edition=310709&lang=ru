--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,171 +98,171 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                            УТРАТИЛО СИЛУ             (В редакции постановления Правительства КР              от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdec9oqx3xp_kfxbeacot-i">
+      <w:hyperlink w:history="1" r:id="rIdv0l22rqs0pji_6meyvjhb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 июля 2006 года №519</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) г.Бишкек, Дом Правительстваот 19 октября 2001 года № 661            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ                 О создании государственного предприятия                      "Спиртовый завод "Каракол"              (В редакции постановлений Правительства КР        от</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddjkjt4iu0dfno2dbjuokl">
+      <w:hyperlink w:history="1" r:id="rIdrw-z_zs01zt43ypfig2xv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> 7 марта 2002 года № 125</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwfwvjvmw58sw4pe7z7gpl">
+      <w:hyperlink w:history="1" r:id="rIdrkdafdgc9koblkz7xpxa-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 ноября 2002 года № 817</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)          В целях увеличения объемов производства спирта этилового из  пище-вого сырья и алкогольной продукции, улучшения обеспечения спиртом реги-ональных ликероводочных и винодельческих предприятий и специальных пот-ребителей, а также увеличения доходной части бюджета и в соответствии сзаконами Кыргызской Республики </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3lb7xrvtamfmcexaz6mnh">
+      <w:hyperlink w:history="1" r:id="rId883kiexea_jr2zzvtjivk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"О государственной монополии</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  на  произ-водство,  хранение и реализацию спирта  и  алкогольной  продукции",  "Олицензировании", </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfvmofrtu2ndvucgf_eihh">
+      <w:hyperlink w:history="1" r:id="rIdz6ipyghzfg2hkhygvysc1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"О банкротстве (несостоятельности)"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительство Кыр-гызской Республики постановляет:     1. Создать в составе Государственной инспекции по контролю за про-изводством,  хранением и реализацией спирта и алкогольной продукции приПравительстве  Кыргызской Республики государственное предприятие "Спир-товый завод "Каракол", основанное на праве хозяйственного ведения.     Сформировать имущество государственного предприятия "Спиртовый за-вод  "Каракол"  путем передачи ему в аренду с последующим выкупом в по-рядке прямой продажи в государственную  собственность  в  установленномзаконодательством  Кыргызской Республики порядке единого имущественногопроизводственного комплекса акционерного общества закрытого типа "Кара-кольская спиртовая компания",  созданного специальным администратором впроцессе банкротства и реструктуризации предприятия-банкрота "Караколь-ский спиртовый завод".     Принять к сведению,  что вновь созданное государственное предприя-тие "Спиртовый завод "Каракол", равно как и акционерное общество закры-того типа "Каракольская спиртовая компания",  не являются правопреемни-ками  и  не  несут  ответственности  по  любым обязательствам предприя-тия-банкрота "Каракольский спиртовый завод".     2. Государственной инспекции по контролю за производством,  хране-нием  и  реализацией  спирта  и алкогольной продукции при ПравительствеКыргызской Республики:     - разработать, утвердить и зарегистрировать в установленном поряд-ке устав государственного предприятия "Спиртовый завод "Каракол";     - совместно  с  Государственным комитетом Кыргызской Республики поуправлению государственным имуществом и привлечению  прямых  инвестицийпроизвести оценку имущественного комплекса акционерного общества закры-того типа "Каракольская спиртовая компания"  в  порядке,  установленномзаконодательством Кыргызской Республики.     (В редакции  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeoiqj8u7bb1hbfdspzysl">
+      <w:hyperlink w:history="1" r:id="rId3pjyd_iykhtmmmtytszfr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 7 марта 2002 года N125)     3. Государственной инспекции по контролю за производством,  хране-нием  и  реализацией  спирта  и алкогольной продукции при ПравительствеКыргызской Республики,  государственному предприятию  "Спиртовый  завод"Каракол":     - совместно с Министерством финансов Кыргызской Республики опреде-лить источники финансовых средств и сроки выкупа единого имущественногопроизводственного комплекса акционерного общества закрытого типа "Кара-кольская спиртовая компания";     - произвести расчеты по определению арендной платы за аренду  иму-щественного  комплекса  акционерного общества закрытого типа "Караколь-ская спиртовая компания" и продекларировать в Государственной  комиссиипри Правительстве Кыргызской Республики по антимонопольной политике;     - заключить со специальным администратором - учредителем акционер-ного  общества закрытого типа "Каракольская спиртовая компания" договораренды с последующим выкупом в порядке  прямой  продажи  имущественногопроизводственного комплекса акционерного общества закрытого типа "Кара-кольская спиртовая компания".     (В редакции  постановления Правительства КР от 7 марта 2002 года N125)     4. Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdahfkngphc8yd9861aohxs">
+      <w:hyperlink w:history="1" r:id="rId2m4_qyyiyoyi6x6stg6gs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Правительства  КРот 7 марта 2002 года N 125)          5. Контроль  за  исполнением настоящего постановления возложить наГосударственную инспекцию по контролю за производством, хранением и ре-ализацией  спирта  и алкогольной продукции при Правительстве КыргызскойРеспублики.      Премьер-министр Кыргызской Республики             К.Бакиев   </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -314,69 +314,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId8ibf22ochuahzktz36yca">
+    <w:hyperlink w:history="1" r:id="rIdr9mygqjwilthux2bshioz">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/38351</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdqjtqcmsbpjlagh5nmox0v">
+    <w:hyperlink w:history="1" r:id="rIdaxqcdsznv-ngupfkllj52">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -519,57 +519,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdec9oqx3xp_kfxbeacot-i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57629" TargetMode="External"/><Relationship Id="rIddjkjt4iu0dfno2dbjuokl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53238" TargetMode="External"/><Relationship Id="rIdwfwvjvmw58sw4pe7z7gpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54032" TargetMode="External"/><Relationship Id="rId3lb7xrvtamfmcexaz6mnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/22" TargetMode="External"/><Relationship Id="rIdfvmofrtu2ndvucgf_eihh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/574" TargetMode="External"/><Relationship Id="rIdeoiqj8u7bb1hbfdspzysl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53238" TargetMode="External"/><Relationship Id="rIdahfkngphc8yd9861aohxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53238" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdv0l22rqs0pji_6meyvjhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57629" TargetMode="External"/><Relationship Id="rIdrw-z_zs01zt43ypfig2xv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53238" TargetMode="External"/><Relationship Id="rIdrkdafdgc9koblkz7xpxa-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54032" TargetMode="External"/><Relationship Id="rId883kiexea_jr2zzvtjivk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/22" TargetMode="External"/><Relationship Id="rIdz6ipyghzfg2hkhygvysc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/574" TargetMode="External"/><Relationship Id="rId3pjyd_iykhtmmmtytszfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53238" TargetMode="External"/><Relationship Id="rId2m4_qyyiyoyi6x6stg6gs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53238" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8ibf22ochuahzktz36yca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38351" TargetMode="External"/><Relationship Id="rIdqjtqcmsbpjlagh5nmox0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdr9mygqjwilthux2bshioz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38351" TargetMode="External"/><Relationship Id="rIdaxqcdsznv-ngupfkllj52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>