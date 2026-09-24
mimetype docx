--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,51 +98,51 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                   Утверждено                                          </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId33tegrqbnchlavlbnelar">
+      <w:hyperlink w:history="1" r:id="rIdbrqrecklzda9p-y4zrefz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства                                              Кыргызской Республики                                          от 30 октября 2001 года N 672                                ПОЛОЖЕНИЕ              о финансово-экономическом отделе городской          управы (городов районного подчинения) и айыл окмоту                     (сельской, поселковой управы)                           I. Общие положения      1. Финансово-экономический  отдел является структурным подразделе-нием городской управы города районного подчинения и айыл окмоту.     2. Финансово-экономический отдел в своей деятельности руководству-ется решениями городского,  айыльного и поселкового  кенеша,  городскойуправы и айыл окмоту, уставом местного сообщества, инструктивными поло-жениями вышестоящих финансовых органов - по делегированным полномочиям,а также настоящим Положением.                      II. Основные задачи и функции                    финансово-экономического отдела      3. Финансово-экономический отдел:     - разрабатывает проект индикативного плана социально-экономическо-го развития города и айыл окмоту,  проводит мониторинг  и  обеспечиваетего выполнение после утверждения на сессии местного кенеша;     - организует работу по составлению проекта бюджета в порядке,  оп-ределяемом законодательством Кыргызской Республики,  и представляет егона рассмотрение бюджетной комиссии соответствующего местного кенеша,  ввышестоящие финансовые органы (городское или районное финансовое управ-ление) и после утверждения соответствующим  местным  кенешем  принимаетмеры к его исполнению;     - ежегодно прогнозирует объем местного бюджета;     - составляет роспись доходов и расходов местного бюджета и обеспе-чивает его исполнение;     - обеспечивает своевременное и полное поступление всех видов дохо-дов и направление  их  на  финансирование  мероприятий  предусмотренныхместным бюджетом;     - периодически (ежемесячно,  ежеквартально) проводит анализ  сбораналогов,  финансово-экономического состояния отраслей экономики города,поселка, села и вносит предложения по изысканию дополнительных источни-ков доходов бюджета и эффективному расходованию бюджетных средств;     - осуществляет кассовое исполнение местного бюджета и  специальныхсредств  через районное отделение Центрального казначейства,  не реже 2раз в месяц - на основе составленного договора;     - обеспечивает  открытость  и  гласность формирования и исполненияместного бюджета и внебюджетных средств;     - представляет юридическим и физическим лицам информацию по норма-тивным правовым актам,  регулирующим  вопросы  межбюджетных  отношений,местного бюджета и налогов.                        III. Права и обязанности                    финансово-экономического отдела      4. Для реализации своих задач финансово-экономический отдел  имеетправо:     - получать  от  организаций,  учреждений  и   сельскохозяйственныхпредприятий, находящихся на территории города, поселка, села, независи-мо от форм собственности и местонахождения головного офиса, необходимуюинформацию, статистические данные, информационные и аналитические мате-риалы,  необходимые для решения вопросов,  входящих в его  компетенцию,информацию  об их исполнении,  а также проводить проверку достоверностипредоставляемой информации;     - руководствоваться в своей деятельности статьями 11,  12, 13 и 14Налогового кодекса Кыргызской Республики.     5. Финансово-экономический отдел обязан:     - с ведома главы городской управы и айыл окмоту своевременно  и  вустановленные  сроки представлять требуемую информацию о формировании иисполнении индикативного плана и местного бюджета в  местные  государс-твенные  администрации,  местные  кенеши и вышестоящие органы государс-твенного управления;     - в установленные сроки (месяц, квартал и т.д.) представлять отчетоб исполнении местного бюджета и индикативного плана городской  управы,айыл окмоту в районный финансовый отдел,  в региональные отделения каз-начейства по месту обслуживания,  местному кенешу и  местной  государс-твенной администрации;     - осуществлять сбор налогов и неналоговых платежей в местный  бюд-жет городской управы и айыл окмоту.                      IV. Организация деятельности                    финансово-экономического отдела      6. Финансово-экономический отдел возглавляет начальник  -  главныйбухгалтер городской управы и айыл окмоту,  который назначается на долж-ность и освобождается распоряжением главы городской управы,  главы айылокмоту только с согласия 2/3 голосов депутатов соответствующего местно-го кенеша,  и по согласованию с городским, районным финансовым управле-нием.     7. Начальник финансово-экономического отдела - главный бухгалтер:     - организует работу отдела,  которая формируется в соответствии соструктурой финансово-экономического отдела, утвержденной постановлениемПравительства Кыргызской Республики;     - несет персональную ответственность за выполнение возложенных  наотдел задач и обязанностей, определяет функции и степень ответственнос-ти специалистов отдела;     - вносит предложения главе городской управы и главе айыл окмоту наназначение и освобождение от работы сотрудников финансово-экономическо-го отдела.     8. Сотрудникам финансово-экономического отдела согласно приложению3  Указа  Президента Кыргызской Республики N 199 от 1 августа 2000 года"Об условиях оплаты труда работников местных органов власти и  управле-ний" устанавливаются следующие должностные оклады:     - начальник отдела - должностной оклад ниже на 5%  от должностногооклада ответственного секретаря;     - заместитель начальника (ведущий специалист по расходам) -  долж-ностной оклад ведущего специалиста;     - заведующий сектора по доходам (старший  налоговый  инспектор)  -должностной оклад старшего инспектора;     - налоговый инспектор,  специалист первой  категории  по  расходам(расчетный бухгалтер-кассир) - должностной оклад инспектора по налогам.     9. Источником финансирования отдела является местный бюджет.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -194,69 +194,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdikm2zwzwi_tc4dxhdf3qa">
+    <w:hyperlink w:history="1" r:id="rIdig7twhs5rd1kgtjmlcbk1">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/38382</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdh-vqyv9zu7g7n3m6zs0nf">
+    <w:hyperlink w:history="1" r:id="rId_uiiqowcodpsbb72g7by-">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -399,57 +399,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId33tegrqbnchlavlbnelar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38361" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdbrqrecklzda9p-y4zrefz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38361" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdikm2zwzwi_tc4dxhdf3qa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38382" TargetMode="External"/><Relationship Id="rIdh-vqyv9zu7g7n3m6zs0nf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdig7twhs5rd1kgtjmlcbk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38382" TargetMode="External"/><Relationship Id="rId_uiiqowcodpsbb72g7by-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>