--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,151 +98,151 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Утверждено                                           </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqshmxh__-c_kggw1cs_d7">
+      <w:hyperlink w:history="1" r:id="rIdsjzgp5vv4neqxaeulkpnr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства                                               Кыргызской Республики                                            от 19 июля 1993 года № 316                                ПОЛОЖЕНИЕ                 о порядке назначения и выплаты пенсий         работникам предпенсионного возраста, высвобождаемым с предприятий, из учреждений и организаций в связи с их реорганизацией,   ликвидацией, осуществлением мероприятий по сокращению численности               штата при расторжении трудового договора                   (в дальнейшем - досрочная пенсия)              (В редакции постановлений Правительства КР от                </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdih6srbk4p113xdmlidy9c">
+      <w:hyperlink w:history="1" r:id="rIdb5_xgi6ayiuszk_riyd8k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 октября 1994 года № 759</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,               </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhsbhflo19m5jasgykkoba">
+      <w:hyperlink w:history="1" r:id="rIddn3g-kgtuolxilep6jexm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7 ноября 1997 года № 651</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,               </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdosasjwur2n1mayodfzrap">
+      <w:hyperlink w:history="1" r:id="rIdse3ij8olj5fdfbo1ewk4-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 мая 1999 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,               </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfzdj30wcoz1s50yilldit">
+      <w:hyperlink w:history="1" r:id="rIdjypctad1_zkns9kv04zb8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26 ноября 2008 года №644</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)                             Общие положения      1.  Работники, высвобождаемые с предприятий, из учреждений и орга-низаций в связи с их реорганизацией, ликвидацией, осуществлением мероп-риятий по сокращению численности штата при расторжении трудового  дого-вора, имеют право на пенсию:     - мужчины, достигшие ко дню высвобождения 61 года, - при страховомстаже 25 лет;     - женщины,  достигшие ко дню высвобождения 56 лет, - при страховомстаже 20 лет.     (В редакции  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5vnrrnhaaflyfj2yi370t">
+      <w:hyperlink w:history="1" r:id="rIdji0subodgpidotyl8henc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 26 ноября2008 года N 644)     2. Досрочная пенсия может быть назначена по заявлению высвобождае-мого работника при невозможности его дальнейшего трудоустройства в  томже или в других предприятиях,  учреждениях, организациях, расположенныхпо месту жительства высвобождаемого.  Заявление о назначении  досрочнойпенсии подается в соответствии со статьей 24 Закона Кыргызской  Респуб-лики "О государственном пенсионном социальном страховании".     3. (Исключен)     4. (Исключен)                            Назначение пенсии      5. Предприятия,  учреждения, организации, находящиеся на самостоя-тельном балансе,  независимо от форм собственности и хозяйствования привысвобождении работников,  достигших предпенсионного возраста и имеющихнеобходимый стаж работы,  указанный в пункте  1  настоящего  Положения,вносят в Социальный фонд  Кыргызской Республики плату,покрывающую расходы на выплату отделениями Социального фонда при Прави-тельстве Кыргызской Республики пенсии до достижения работником пенсион-ного возраста.     Расходы на выплату досрочных пенсий  производятся  из  собственныхсредств, остающихся в распоряжении предприятия.     6. Предприятия,  учреждения,  организации,  содержащиеся  за  счетсредств государственного бюджета,  вносят в Социальный фонд  Кыргызской Республики плату за такие пенсии для высвобождаемыхими работников ежеквартально. На эти цели могут использоваться средстваэкономии фонда заработной платы.     7. В случае полной ликвидации предприятия, учреждения, организациипо решению органа, осуществляющего ликвидацию, сумма платы, полагающая-ся для покрытия расходов,  связанных с выплатой пенсий работникам, выс-вобожденным в связи с этим,  перечисляется в Социальный фонд Кыргызской Республики.     8. При реорганизации предприятий, учреждений, организаций покрытиерасходов по выплате пенсий в порядке,  предусмотренном в пунктах 5,  6,несет правопреемник или вышестоящая организация (собственник или предс-тавитель собственника).     9. Справка о внесении в Социальный фонд  Кыргызской Республики платы,на покрытие расходов на выплату досрочной пенсииадминистрациями предприятий,  учреждений, организаций или правопреемни-ком представляется в территориальное подразделение Социального фонда  Кыргызской Республики по месту жительства высвобождаемого работника.     10. Вопрос о назначении пенсии или об отказе в пенсии высвобождае-мому работнику решается в 15-дневный срок со дня подачи заявления.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -294,69 +294,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdekqdm5thip7b0qti7l7zi">
+    <w:hyperlink w:history="1" r:id="rIdqy-uyiwbebw_1ppvy0e4x">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/38602</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdjqedpgbsa9vzgrklvc50c">
+    <w:hyperlink w:history="1" r:id="rIdzamqi-ydnoxso-ulyujol">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -499,57 +499,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdqshmxh__-c_kggw1cs_d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38601" TargetMode="External"/><Relationship Id="rIdih6srbk4p113xdmlidy9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37597" TargetMode="External"/><Relationship Id="rIdhsbhflo19m5jasgykkoba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34874" TargetMode="External"/><Relationship Id="rIdosasjwur2n1mayodfzrap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33384" TargetMode="External"/><Relationship Id="rIdfzdj30wcoz1s50yilldit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59574" TargetMode="External"/><Relationship Id="rId5vnrrnhaaflyfj2yi370t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59574" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdsjzgp5vv4neqxaeulkpnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38601" TargetMode="External"/><Relationship Id="rIdb5_xgi6ayiuszk_riyd8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37597" TargetMode="External"/><Relationship Id="rIddn3g-kgtuolxilep6jexm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34874" TargetMode="External"/><Relationship Id="rIdse3ij8olj5fdfbo1ewk4-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33384" TargetMode="External"/><Relationship Id="rIdjypctad1_zkns9kv04zb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59574" TargetMode="External"/><Relationship Id="rIdji0subodgpidotyl8henc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59574" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdekqdm5thip7b0qti7l7zi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38602" TargetMode="External"/><Relationship Id="rIdjqedpgbsa9vzgrklvc50c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdqy-uyiwbebw_1ppvy0e4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38602" TargetMode="External"/><Relationship Id="rIdzamqi-ydnoxso-ulyujol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>