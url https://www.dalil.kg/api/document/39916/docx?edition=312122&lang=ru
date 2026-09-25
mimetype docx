--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -114,51 +114,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                             УТРАТИЛО СИЛУ           в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства РК                     от 16 апреля 1992 года N 156                                                  Утверждено                                      </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde-pl6ll8novkojbfjormd">
+      <w:hyperlink w:history="1" r:id="rIdxw2ymru6eiaoou5aq1zpq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров                                            Республики Кыргызстан                                         от 27 марта 1991 года N 111                                ПОЛОЖЕНИЕ           о Государственном комитете Республики Кыргызстан                           по охране природы                           I. Общие положения      1. Государственный комитет Республики Кыргызстан по охране природыявляется республиканским органом государственного управления,  осущест-вляющим  государственный  контроль и межотраслевое управление в областиохраны природы и рационального использования природных ресурсов в  рес-публике, который подчиняется Кабинету Министров Республики Кыргызстан.     Госкомприроды Республики Кыргызстан в своей деятельности руководс-твуется законами Республики Кыргызстан иными решениями Верховного Сове-та Республики Кыргызстан,  указами  Президента  Республики  Кыргызстан,постановлениями и распоряжениями Кабинета Министров Республики Кыргызс-тан, а также настоящим Положением.     2. Основными  задачами Госкомприроды Республики Кыргызстан являют-ся:     сохранение, рациональное использование и воспроизводство природныхресурсов республики: земель, подземных и поверхностных вод, атмосферно-го воздуха,  растительного (в том числе лесов) и животного (в том числерыбы) мира, общераспространенных полезных ископаемых;     повсеместное обеспечение  благоприятного санитарного и экологичес-кого состояния окружающей среды,  оздоровление экологической обстановкив республике;     сохранение лесов и повышение их водоохранных, почвозащитных, паст-бищезащитных, рекреационных и других полезных природных свойств;     всемерная охрана природы и воспроизводство природных ресурсов;     осуществление единой  научно-технической политики в области охраныприроды и использования природных ресурсов.     3. Госкомприроды  Республики Кыргызстан является юридическим лицоми имеет печать с изображением Государственного  герба  Республики  Кыр-гызстан и со своим наименованием на кыргызском и русском языках.             II. Функции Госкомприроды Республики Кыргызстан      4. Госкомприроды  Республики Кыргызстан в соответствии с возложен-ными задачами:     - осуществляет  комплексное  управление  природоохранной  деятель-ностью в республике на основе  широкого  использования  преимущественноэкономических методов охраны природы и и природопользования, стимулиро-вания повсеместного применения во всех отраслях народного хозяйства ре-сурсосберегающих,  малоотходных и безотходных технологии,  вовлечения вхозяйственный оборот отходов производства  и  других  достижений  науч-но-технического  прогресса  в области охраны природы и природопользова-ния;     - организует разработку и утверждает республиканские, согласовыва-ет отраслевые, ведомственные экологические стандарты, нормативы, прави-ла,  положения и инструкции по охране природы и использованию природныхресурсов,  контролю загрязнения объектов природной среды,  формирует  иведет их фонд;     - изучает и обобщает отечественный и зарубежный опыт экологическо-го  нормирования  и  стандартизации в области охраны природы и природо-пользования, проводит работу по метрологическому обеспечению природоох-ранной деятельности, осуществляет методологическое руководство по конт-ролю загрязнения объектов природной среды;     - разрабатывает  и представляет в Правительство республики предло-жения,  обеспечивающие активное воздействие на инвестиционные процессы,связанные с природопользованием и проведением природоохранных мероприя-тий,  а также по вопросам охраны природы и рационального  использованияприродных ресурсов для включения их в проекты Концепции и Основных нап-равлений экономического и социального развития  Республики  Кыргызстан,целевые  государственные  Программы  по  охране природы и рациональномуприродопользованию,  государственные планы экономического и социальногоразвития Республики Кыргызстан;     - согласовывает министерствам,  государственным комитетам, ведомс-твам,  объединениям, предприятиям, учреждениям и организациям вне зави-симости от ведомственной принадлежности и форм собственности текущие  иперспективные  планы  мероприятий и проведения научно-исследовательскихработ по охране природы и рациональному использованию природных  ресур-сов;     - устанавливает и доводит, до объектов народного хозяйства респуб-лики нормативы платы за размещение, складирование (захоронение) промыш-ленных, бытовых и иных отходов, лимиты по выбросам (сбросам) загрязняю-щих веществ в окружающую среду, нормативы платы за загрязнение окружаю-щей среды в пределах установленных нормативов и лимитов и при их превы-шении, взимает плату за выдачу разрешений на природопользование;     - организует и ведет работу по нормированию использования  природ-ных ресурсов,  качества окружающей среды, выбросов, сбросов, физическихи иных воздействий на окружающую среду;     - осуществляет  совместно с Кыргызским республиканским управлениемпо гидрометеорологии,  другими государственными комитетами,  министерс-твами и ведомствами,  объединениями, предприятиями, организациями коли-чественный и качественный учет использования природных ресурсов, выбро-сов, сбросов, вредных воздействий (кроме физических) на окружающую сре-ду, а с Государственным комитетом Республики Кыргызстан по статистике -государственный учет источников загрязнения атмосферы;     - анализирует и обобщает практику применения природоохранительногозаконодательства  и  экономического механизма в области охраны природы,рационального и комплексного использования природных ресурсов и отходовпроизводства в отраслях народного хозяйства республики, разрабатывает ивносит в Кабинет Министров Республики Кыргызстан предложения по  совер-шенствованию  природоохранительного  законодательства  и экономическогомеханизма природопользования, новых методов экономического стимулирова-ния  хозяйственной деятельности с учетом требований охраны и рациональ-ного использования природных ресурсов,  проведению необходимых экономи-ческих экспериментов в этой области;     - участвует в определении потребности и формировании государствен-ных заказов на производство оборудования,  приборов, средств автоматикии автоматизированных систем,  стандартных образцов, веществ, химическихреактивов, используемых в природоохранных целях;     - осуществляет государственную экологическую экспертизу:     всех видов предплановой и предпроектной документации по развитию иразмещению производительных сил республики,  областей и отраслей народ-ного хозяйства;     технико-экономических обоснований (расчетов),  проектов строитель-ства (реконструкции,  расширения, технического перевооружения) и ликви-дации народнохозяйственных объектов и комплексов,  в том числе совмест-ных с инофирмами, а также объектов, принадлежащих иностранным юридичес-ким и физическим лицам;     документации по созданию новой техники,  технологии,  материалов ивеществ, в том числе закупаемых за рубежом;     проектов нормативно-правовой,  инструктивно-методической  и норма-тивно-технической документации, регламентирующей природопользование приведении хозяйственной деятельности;     материалов, характеризующих экологическую ситуацию в регионе, фор-мирующихся  под воздействием различных видов текущей хозяйственной дея-тельности.     Заключение государственной  экологической экспертизы ГоскомприродыРеспублики Кыргызстан является обязательным для руководства и  выполне-ния государственными комитетами,  министерствами и ведомствами, объеди-нениями, предприятиями, учреждениями и организациями вне зависимости отведомственной принадлежности и форм собственности,  гражданами, а такжеиностранными юридическими и физическими лицами;     - формирует и ведет совместно с Министерством здравоохранения Рес-публики Кыргызстан,  Министерством мелиорации и водного хозяйства  Рес-публики Кыргызстан,  Министерством сельского хозяйства и продовольствияРеспублики Кыргызстан,  Госгортехнадзором Республики Кыргызстан, Минис-терством внутренних дел Республики Кыргызстан, Академией наук Республи-ки Кыргызстан,  Кыргызским отделением ВАСХНИЛ, Кыргызским республиканс-ким  управлением  по  гидрометеорологии,  производственным объединением"Кыргызгеология", Комитетом Кабинета Министров Республики Кыргызстан полесному хозяйству и другими заинтересованными органами единый республи-канский экологический информационный банк данных о состоянии  использо-вания и охраны природных ресурсов, информирует по этим вопросам Верхов-ный Совет и Правительство Республики  Кыргызстан,  Госкомприроду  СоюзаССР и другие заинтересованные органы;     - публикует ежегодные доклады о состоянии  окружающей  среды,  ис-пользовании природных ресурсов и природоохранной деятельности в респуб-лике: осуществляет сбор и обмен экологической информацией в рамках рес-публиканской,  региональной  и общесоюзной экологической информационнойсистем;     - разрабатывает  основные  направления  и  организует проведение вреспублике единой научно-технической политики в области охраны  природыи природопользования,  ориентированной на сохранение биосферы и ее эко-логических систем как среды обитания человека;     - руководит,  заповедным,  делом в республике,  разрабатывает сов-местно с Академией наук Республики  Кыргызстан,  Кыргызским  отделениемВАСХНИЛ, Советами народных депутатов, другими заинтересованными органа-ми и в установленном порядке вносит предложения по созданию особо охра-няемых территорий и природных объектов;     - анализирует влияние антропогенной деятельности на состояние при-родной  среды,  регулирует  масштабы  вовлечения в хозяйственный оборотвсех видов природных ресурсов и организует совместно с  Академией  наукРеспублики Кыргызстан,  Кыргызским отделением ВАСХНИЛ,  Государственнымкомитетом Республики Кыргызстан по экономике и другими заинтересованны-ми органами разработку долгосрочных экологических прогнозов и государс-твенных программ, территориальных комплексных схем охраны природы, схемкомплексного использования и охраны водных,  земельных и других природ-ных ресурсов;     - участвует в работе государственных и рабочих комиссий по приемкеи вводу в действие новых (реконструированных,  расширяемых, техперевоо-ружаемых)  объектов,  влияющих  на состояние окружающей среды,  а такжеобъектов и сооружений природоохранного назначения,  согласовывает мате-риалы  выбора места и отвода земель под все виды хозяйственной деятель-ности;     - организует работу по воспитанию населения в духе бережного отно-шения к природе,  ее ресурсам, содействует улучшению экологического об-разования граждан, совместно с Обществом охраны природы Республики Кыр-гызстан,  республиканским обществом "Знание", другими организациями ор-ганизует  пропаганду  и распространение знаний о природе,  рациональномиспользовании ее богатств,  проводит конкурсы,  выставки, конференции идругие мероприятия в этой области;     - разрабатывает предложения по формированию единой государственнойполитики в деле сотрудничества с зарубежными и международными организа-циями в сфере охраны природы и природопользования, по поручению Кабине-та  Министров  Республики  Кыргызстан  заключает договора с зарубежнымистранами,  связанные с решением экологических проблем,  создает в уста-новленном  порядке  и в пределах своей компетенции межведомственные ко-миссии по международному сотрудничеству;     - разрабатывает  и  вносит  в  Правительство Республики Кыргызстанпредложения по совершенствованию и созданию в республике сети высших  исредних учебных заведений, научно-исследовательских, проектно-конструк-торских и технологических организаций,  осуществляющих работы в областиохраны природы и рационального использования природных ресурсов;     - организует повышение квалификации работников  системы  Комитета,осуществляет  методическое  руководство работой министерств,  государс-твенных комитетов, ведомств, объединений, предприятий, учреждений и ор-ганизаций  вне зависимости от ведомственной принадлежности и форм собс-твенности в сфере подготовки,  повышения квалификации  специалистов  повопросам охраны природы и природопользования;     - утверждает Положение о Красной книге Республики Кыргызстан, пер-сональный  состав Межведомственной комиссии по ее ведению,  Положение окомиссии, а также состав и положение о других межведомственных комисси-ях  но  вопросам,  входящим в компетенцию Госкомприроды Республики Кыр-гызстан;     - выдает и аннулирует в установленном порядке разрешения на выбро-сы и сбросы загрязняющих веществ в  окружающую  среду,  на  захоронение(складирование)  промышленных,  бытовых  и иных отходов и материалов (втом числе радиоактивных), пришедших в негодность или запрещенных к при-менению химических веществ,  попутно добываемого сырья, на предоставле-ние недр в пользование для проведения геологоразведочных работ, на спе-циальное водопользование животным (включая рыб) и растительным (включаялеса) миром,  в том числе на сбор дикорастущих лекарственных  растений,технического  сырья  и других естественных образований (включая мумие),вывоз за пределы республики и ввоз в нее;     - осуществляет государственный контроль за:     а) состоянием экосистем,  естественного генофонда,  биологическогоравновесия,  а  также источников загрязнения атмосферного воздуха,  по-верхностных и подземных вод,  почвы,  растительного (в том числе лесов)мира и водных биологических объектов, среды обитания диких животных;     б) соблюдением государственными комитетами,  министерствами и  ве-домствами,  объединениями,  предприятиями, учреждениями и организациямивне зависимости  от  ведомственной  подчиненности  форм  собственности,должностными  лицами и гражданами,  а также иностранными юридическими ифизическими лицами:     природоохранительного законодательства,   стандартов,  нормативов,правил Республики Кыргызстан,  решений и распоряжений  местных  Советовнародных депутатов и их исполнительных и распорядительных органов, пос-тановлений,  приказов, инструкций Госкомприроды Республики Кыргызстан вобласти охраны окружающей среды и рационального использования природныхресурсов;     взимания и расходования на природоохранные цели установленных пла-тежей за пользование природными ресурсами и загрязнения окружающей сре-ды;     установленных специальными разрешениями лимитов природопользованияи  нормативов  предельно допустимых выбросов и сбросов загрязняющих ве-ществ в окружающую природную среду стационарными и передвижными  источ-никами загрязнения ,а также сроков выполнения планов снижения этих выб-росов и сбросов до установленных нормативов;     экологических стандартов, норм, правил и инструкции при разработкеновой технологии, техники, материалов, веществ и проектов на строитель-ство (реконструкцию,  расширение, техперевооружение) предприятий и иныхобъектов, влияющих на состояние окружающей среды и природных ресурсов;     требований по  охране окружающей среды и рациональному использова-нию природных ресурсов при размещении,  проектировании, строительстве ивводе в эксплуатацию новых и реконструированных,  расширенных, техпере-вооруженных предприятий, объединений, сооружений и объектов, при совер-шенствовании существующих и внедрении новых технологических процессов иоборудования,  материалов и веществ,  влияющих на состояние  окружающейсреды и использование природных ресурсов;     требований по охране окружающей среды от загрязнения,  засорения иистощения, комплексному использованию природных ресурсов при добыче по-лезных ископаемых, проведении взрывных работ, размещении и эксплуатациихвостохранилищ, терриконов, отвалов и свалок;     требований но охране окружающей среды при транспортировке,  хране-нии и применении средств защиты растений,  стимуляторов их роста, мине-ральных удобрений,  других химических веществ и препаратов, использова-ние которых разрешается в народном хозяйстве;     установленных норм и правил разработки месторождении общераспрост-раненных полезных ископаемых,  использования отходов горнопромышленногопроизводства, а также сроков и качества рекультивации карьеров полезныхископаемых,  передачи  их  для дальнейшего использования в народном хо-зяйстве;     законодательства о  правилах  рыболовства  и  иных актов по охранерыбных запасов, рациональном их использовании и воспроизводстве, стиму-лировании рыболовства;     установленного порядка потребления природных  ресурсов  на  произ-водственные нужды, обеспечения рационального и комплексного использова-ния, сохранения и воспроизводства природных ресурсов;     правил эксплуатации  природоохранных сооружений,  эффективного ис-пользования водохозяйственных систем, водохранилищ н других гидротехни-ческих сооружений;     стандартов, норм,  правил,  инструкций и установленного режима ис-пользования вод промышленными и другими объектами;     в) выполнением государственными  комитетами,  министерствами,  ве-домствами,  объединениями,  предприятиями, учреждениями и организациямивне зависимости от ведомственной подчиненности и форм собственности,  атакже гражданами:     планов и заданий по охране окружающей среды, рациональному и комп-лексному  использованию,  сохранению и воспроизводству природных ресур-сов;     плановых заданий  по строительству и вводу в эксплуатацию сооруже-ний, оборудования и аппаратуры для очистки сбросов и выбросов загрязня-ющих  веществ в окружающую природную среду,  по оснащенности источниковзагрязнения приборам контроля и регулирования сбросов и выбросов;     водоохранных мероприятий  о прибрежных полосах (зонах) водных объ-ектов,  а также мероприятий по борьбе с вредными воздействиями вод (на-воднениями, затоплениями, подтоплениями, разрушением берегов и других);     комплекса мероприятий по защите почв от засоления,  заболачивания,загрязнения отходами производства,  ядохимикатами и другими химическимивеществами,  иной порчи земель при строительстве,  разработке  полезныхископаемых, проведении изыскательских работ;     мероприятий по предотвращению и сокращению  выбросов  загрязняющихвеществ в окружающую среду, в том числе транспортными и иными передвиж-ными средствами и установками;     мероприятий по воспроизводству и восстановлению ценных промысловыхи других водных организмов,  предотвращению загрязнения среды их обита-ния,  других  неблагоприятных воздействий на биофауну дноуглубительнымиработами,  добычей полезных ископаемых, прокладкой трубопроводов, кабе-лей и т.п.;     г) ведением государственного земельного,  водного кадастра,  госу-дарственных кадастров недр, животного и растительного мира, использова-нием бюджетных средств на эти цели, а также на землеустройство;     д) ведением в объединениях,  предприятиях, учреждениях и организа-циях вне зависимости от ведомственной подчиненности и форм собственнос-ти первичного учета использования природных ресурсов,  выбросов и сбро-сов загрязняющих веществ и иных вредных воздействий на природную среду,промышленных бытовых и других отходов (включая радиоактивные),  объемових складирования и захоронения;     е) рациональным  использованием  водных объектов,  охраной поверх-ностных и подземных вод от загрязнения,  засорения и истощения, а такжерегулированием  использования водных объектов в соответствии с теми це-лями, для которых они предоставлены в пользование, плановым использова-нием подземных вод;     ж) состоянием и эффективностью работы очистных сооружений  и  уст-ройств, соблюдением порядка и условий сброса сточных вод;     з) организацией на основе анализа данных водохозяйственных  балан-сов и перспективных схем комплексного использования и охраны водных ре-сурсов по отдельным бассейнам, районам;     и) подготовкой  сводных  планов  использования  водных ресурсов побассейнам и правил комплексного использования водохранилищ в верхнем  инижнем объемах гидроэлектростанциями,  водным транспортом и другими от-раслями народного хозяйства;     к) отводом земель под все виды хозяйственной и иной деятельности;     л) обеспечением рационального использования земельных и лесных ре-сурсов при мелиоративном строительстве,  добыче полезных ископаемых,  атакже при другой хозяйственной деятельности, связанной с преобразовани-ем природных объектов и формированием ландшафтов;     м) использованием землевладельцами и землепользователями земельныхучастков в соответствии с теми целями, для которых они предоставлены, ипроведением мероприятий по охране почв колхозами,  совхозами и  другимисельскохозяйственными объединениями,  предприятиями, учреждениями и ор-ганизациями, а также гражданами, своевременным внедрением комплекса ор-ганизационно-хозяйственных,  агротехнических, мелиоративных и гидротех-нических противоэрозионных мероприятий,  принятием мер  по  прекращениюдействия  очагов  эрозии  почв,  сохранностью защитных лесонасаждений ипротивоэрозионных гидротехнических сооружений;     н) приведением  земель,  высвободившихся по мере выработки промыш-ленных запасов любых видов природных ресурсов,  в состояние,  пригодноедля использования в сельском,  лесном или рыбном хозяйстве, либо в иноесостояние,  обеспечивающее сохранение экологической  сбалансированностирегиона в соответствии с условиями отвода этих земель, а также вносит внеобходимых случаях в соответствующие  органы  предложения  о  передачеуказанных земель колхозами и совхозами или в запас;     о) обеспечением сохранения лесных и  сельскохозяйственных  угодий,ценных естественных ландшафтов, а также водоохранных, водорегулирующих,полезащитных и других защитных функций лесов;     п) ведением  заповедного дела,  проведением государственными запо-ведниками биотехнических мероприятий по  сохранению  и  воспроизводствудиких зверей и птиц;     р) охраной государственного охотничьего фонда,  соблюдением правилохоты и ведения охотничьего хозяйства;     с) размещением извлекаемых из недр пустых пород и  отходов  произ-водства, исключающих их вредное влияние на окружающую среду;     т) использованием атмосферного воздуха для производственных нужд инаучно-исследовательских работ;     у) состоянием и эффективностью работы природоохранных сооружений;     ф) внедрением достижений научно-технического прогресса,  обеспечи-вающих экологическую безопасность промышленного производства и  эконом-ное расходование природных ресурсов;     х) ведением государственной отчетности по охране природы и исполь-зованию природных ресурсов и ее достоверностью;     ц) использованием и охраной природных объектов,  расположенных  натерритории Республики Кыргызстан,  имеющих международное, общесоюзное имежреспубликанское значение, соблюдением норм, правил и законодательст-ва об охране природы, редких и находящихся под угрозой исчезновения ви-дов животных и растений,  занесенных в Красную книгу СССР, а также тех,торговля  которыми запрещена или охрана регулируется международными до-говорами СССР, соблюдением заповедного режима биосферных и других запо-ведников, имеющих общесоюзное значение;     - вносит представления:     а) банковским  учреждениям  о  прекращении финансирования работ попроектированию, строительству, реконструкции, расширению или техперево-оружению объектов промышленного и иного значения,  осуществляемых с на-рушением законодательства об охране природы и использовании  ее  ресур-сов;     б) в Кабинет Министров Республики Кыргызстан  -  на  руководителейминистерств,  государственных  комитетов  и ведомств о привлечении их кответственности в установленном законом порядке за грубые и  системати-ческие нарушения природоохранительного законодательства,  экологическихнормативов и правил, стандартов природопользования подведомственными импредприятиями, учреждениями и организациями.             III. Права Госкомприроды Республики Кыргызстан      5. Госкомприроде Республики Кыргызстан и ее органам на местах пре-доставляются права:     - заслушивать  на  заседаниях коллегии отчеты руководителей минис-терств,  государственных комитетов, ведомств, объединений, предприятий,учреждений  и организаций,  вне зависимости от ведомственной принадлеж-ности и форм собственности,  по вопросам охраны природы,  рациональногоиспользования природных ресурсов и выполнения природоохранных мероприя-тий;  ставить перед соответствующими организациями вопрос  о  наказаниируководителей и должностных лиц за допущенные грубые нарушения,  вплотьдо освобождения их от занимаемой должности;     - вносить  в Кабинет Министров Республики Кыргызстан предложения озаслушивании отчетов исполнительных и распорядительных органов  Советовнародных депутатов по вопросам охраны природы и рационального использо-вания природных ресурсов;     - беспрепятственно в любое время суток посещать и проверять приро-доохранную деятельность, составлять документы по результатам проверки ивыдавать обязательные для выполнения предписания объединениям, предпри-ятиям, учреждениям, организациям, вне зависимости от ведомственной при-надлежности  и  форм собственности,  включая Министерства обороны СССР,Комитета государственной безопасности СССР и  Комитета  государственнойбезопасности Республики Кыргызстан,  Министерство внутренних дел СССР иМинистерства внутренних дел Республики Кыргызстан;     - объединения,  предприятия,  учреждения и организации, независимоот их ведомственной подчиненности и форм собственности, обязаны обеспе-чить  должностных  лиц  системы Госкомприроды Республики Кыргызстан приисполнении ими своих  служебных  обязанностей  помещениями,  телефоннойсвязью,  транспортом и при необходимости спецодеждой на период обследо-вания (инспекции) объекта, а также оказывать им необходимую помощь;     - предъявлять к объединениям,  предприятиям учреждениям, организа-циям,  независимо от их ведомственной подчиненности и форм собственнос-ти, гражданам, а также к иностранным юридическим и физическим лицам ис-ки о возмещении ущерба в связи с причинением вреда природе в результатеее загрязнения и нерационального использования природных ресурсов:  за-числять взысканные суммы (в том числе в иностранной валюте)  на  специ-альные счета Госкомприроды Республики Кыргызстан;     - налагать запреты на проектирование и строительство,  реконструк-цию,  расширение или техперевооружение объектов промышленного или иногоназначения, проведение работ по использованию природных ресурсов и дру-гих работ,  осуществляемых с нарушением природоохранительного законода-тельства, стандартов, норм и правил по охране и использованию природныхресурсов;     - запрещать приостанавливать работу и пользование  природными  ре-сурсами,  ограничивать сбросы и выбросы,  физические и иные воздействияна окружающую среду объединений, предприятий, учреждений и организаций,отдельных цехов,  участков,  установок и иных объектов, вне зависимостиот ведомственной принадлежности и форм собственности,  которые осущест-вляются  без  разрешения  или с нарушением требований,  предусмотренныхэтими разрешениями,  выданными п установленном порядке,  а также с гру-бейшими или систематическими нарушениями стандартов,  норм и правил ох-раны и использования природных ресурсов,  эксплуатации установок и соо-ружений природоохранительного назначения;     - приостанавливать или запрещать эксплуатацию и  выпуск  на  линиютранспортных средств и иных передвижных установок и объектов, загрязня-ющих окружающую среду, с выбросами, превышающими установленные нормати-вы;     - запрещать выпуск (использование) продукции,  веществ, и материа-лов, применение которых приводит к загрязнению или деградации природнойсреды, наносит ущерб здоровью людей;     - в пределах компетенции рассматривать материалы об административ-ных правонарушениях за нарушения в области охраны природы и использова-ния  природных  ресурсов и налагать на виновных лиц штрафы и иные адми-нистративные взыскания, при необходимости передавать дела на рассмотре-ние  в  правоохранительные органы в установленном законодательством по-рядке для привлечения виновных лиц к ответственности;  зачислять  взыс-канные  суммы  в  том  числе в иностранной валюте) на специальные счетаГоскомприроды Республики Кыргызстан;     - вносить в Правительство Республики Кыргызстан предложения об ут-верждении в установленном порядке такс для исчисления размера взысканийза ущерб,  причиненный незаконным добыванием или уничтожением диких жи-вотных, дикорастущих растений, технического сырья и других естественныхобразований (включая мумие);     - безвозмездно получать от министерств, государственных комитетов,ведомств,  предприятий, учреждений, организаций, совместных предприятийи иных организаций необходимые сведения (информацию)  и  статистическуюотчетность о состоянии окружающей среды,  использовании и воспроизводс-тве природных ресурсов,  выполнении мероприятий по  охране  природы,  атакже  срочные  сообщения  по залповым сбросам и выбросам,  аварийным ичрезвычайным ситуациям;     - требовать и бесплатно в установленной форме получать необходимуюинформацию и разъяснения от всех находящихся на  территории  республикиюридических и физических лиц,  в том числе и от иностранных юридическихи физических лиц;     - аннулировать  в  установленном порядке разрешения на захоронение(складирование) промышленных,  бытовых  и  других  отходов  на  выбросы(сбросы) вредных веществ в окружающую среду, на специальное водопользо-вание,  бурение скважин на воду, на производство работ на водных объек-тах, в водоохранных зонах и прибрежных полосах, на пользование животными растительным миром и потребление атмосферного воздуха для  производс-твенных нужд и научно-исследовательских работ, на предоставление недр впользование для геологоразведочных работ;     - организовывать  научно-технические,  экспертные  и другие межве-домственные советы,  группы и комиссии для определения состояния и раз-работки мер по охране и рациональному использованию природных ресурсов,советы государственной экологической экспертизы  для  рассмотрения  ре-зультатов  государственной  экологической  экспертизы  наиболее сложныхпроблем социально-экономического развития территорий,  технико-экономи-ческих обоснований (расчетов) и проектов строительства крупных народно-хозяйственных объектов и комплексов, рассмотрения экспертизы: положенияо  советах,  группах  и комиссиях утверждают руководители ГоскомприродыРеспублики Кыргызстан и ее органов на местах;     - созывать совещания по вопросам,  входящим в компетенцию Госкомп-рироды Республики Кыргызстан и ее органов на местах;     - самостоятельно создавать при Госкомприроде Республики Кыргызстани ее органах на местах хозрасчетные научно-производственные подразделе-ния для решения природоохранных задач;     - приоритетного привлечения  научно-исследовательских,  проектных,конструкторских  организаций,  высших учебных заведений,  центров науч-но-технического творчества и информации,  других органов и организаций,а  также  отдельных  ученых  и специалистов для разработки долгосрочныхпрограмм,  территориальных комплексных схем и решения других  вопросов,связанных с охраной и рациональным использованием природных ресурсов;     - требовать от руководителей министерств,  государственных комите-тов и ведомств, объединений, предприятий, учреждений и организаций, внезависимости от ведомственной подчиненности и форм собственности, созда-ния на подведомственных объектах пунктов (постов), оборудованных средс-твами непрерывного контроля за выбросами  (сбросами)  загрязняющих  ве-ществ  в окружающую природную среду,  осуществления контроля за работойтаких пунктов (постов) и средств,  предоставления  указанными  пунктами(постами)  постоянной  информации Госкомприроды Республики Кыргызстан иее органам на местах;     - образовывать  и распоряжаться республиканским фондом охраны при-роды в соответствии с действующим Положением о нем;     - открывать спецсчета Комитета и подведомственных организаций, ис-пользование которых производится в установленном порядке решением  Гос-комприроды Республики Кыргызстан;     - издавать журналы, газеты, сборники трудов, информационные бюлле-тени по охране природы.                   IV. Организация работ Госкомприроды                         Республики Кыргызстан      6. Госкомприроды Республики Кыргызстан,  областные комитеты по ох-ране природы, Бишкекская городская инспекция по охране природы при Гос-комприроде Республики Кыргызстан, а также подведомственные им предприя-тия,  учреждения и организации образуют единую систему Государственногокомитета Республики Кыргызстан по охрану природы.     Госкомприроды Республики  Кыргызстан в установленном порядке обра-зовывает,  реорганизует и упраздняет подведомственные предприятия,  уч-реждения, организации и другие структурные подразделения, утверждает ихуставы (положения).     7. Госкомприроды  Республики Кыргызстан при осуществлении функций,связанных с деятельностью подведомственных  предприятий,  учреждений  иорганизаций в области планирования, науки и техники, капитального стро-ительства,  материально-технического обеспечения,  финансов и  кредита,кадров,  труда и заработной платы, а также в области экономических, на-учно-технических и культурных связей с зарубежными  странами  руководс-твуется законодательством Союза ССР и Республики Кыргызстан.     8. Госкомприроды Республики Кыргызстан н ее подведомственные орга-ны  содержатся за счет средств Государственного бюджета Республики Кыр-гызстан и иных средств, предусмотренных законодательством.     9. Структура  и штатное расписание центрального аппарата и местныхорганов Госкомприроды Республики Кыргызстан и положения о ее  структур-ных подразделениях утверждаются Председателем Комитета.     10. Государственный комитет Республики Кыргызстан по охране приро-ды  образуется  в  составе  Председателя Комитета,  первого заместителяПредседателя Комитета, заместителя Председателя Комитета и членов Коми-тета.     В состав Государственного комитета Республики Кыргызстан по охранеприроды входят другие руководящие работники Комитета,  председатели об-ластных комитетов и Бишкекской городской инспекции по  охране  природы,руководители министерств и ведомств Республики Кыргызстан,  а также ве-дущие ученые, специалисты и представители общественности.     Численность и персональный состав членов Государственного комитетаРеспублики Кыргызстан по охране природы утверждается Кабинетом  Минист-ров  Республики  Кыргызстан но представлению Председателя ГоскомприродыРеспублики Кыргызстан.     На заседаниях Комитета,  которые проводятся но мере необходимости,но не реже двух раз в год,  рассматриваются  важнейшие  вопросы  охраныприроды и рационального использования природных ресурсов в республике.     В случае возникновения разногласий между Председателем  Госкомпри-роды Республики Кыргызстан и членами Комитета Председатель осуществляетсвое решение,  а члены комитета,  в свою очередь,  вправе сообщать своемнение Кабинету Министров Республики Кыргызстан.     11. Государственный комитет Республики Кыргызстан по охране приро-ды возглавляет Председатель,  назначаемый в соответствии с КонституциейРеспублики Кыргызстан Верховным Советом Республики Кыргызстан по предс-тавлению Президента Республики Кыргызстан.     Председатель Госкомприроды Республики Кыргызстан несет  персональ-ную  ответственность за выполнение возложенных на Комитет задач и функ-ций,  а также за работу предприятий, учреждений и организаций Комитета,устанавливает   степень  ответственности  заместителей  Председателя  иструктурных подразделений Комитета.     12. Заместитель  Председателя Госкомприроды Республики Кыргызстан,курирующий контрольно-инспекционную службу, является одновременно Глав-ным  государственным инспектором Республики Кыргызстан по охране приро-ды.     Заместитель Председателя Госкомприроды Республики Кыргызстан,  ку-рирующий Главную государственную экологическую экспертизу Комитета, яв-ляется  одновременно  Главным  государственным  экологическим экспертомРеспублики Кыргызстан.     13. В  Госкомприроде  Республики  Кыргызстан образуется коллегия всоставе:  Председателя Комитета (председатель  коллегии),  заместителейПредседателя,  а также других руководящих работников Госкомприроды Рес-публики Кыргызстан.  Члены коллегии,  кроме лиц,  входящих в состав  подолжности,  утверждаются  Кабинетом  Министров Республики Кыргызстан нопредставлению Председателя Комитета.     Коллегия Госкомприроды  Республики  Кыргызстан  на своих регулярнопроводимых заседаниях рассматривает основные вопросы деятельности Коми-тета,  организации и совершенствования государственного контроля в пре-делах установленной компетенции за  соблюдением  всеми  министерствами,государственными комитетами и ведомствами,  объединениями, предприятия-ми, учреждениями и организациями, вне зависимости от ведомственной при-надлежности и форм собственности, а также гражданами природоохранитель-ного законодательства,  других нормативных актов,  стандартов,  норм  иправил в области охраны природы и рационального использования природныхресурсов,  практического руководства  подведомственными  предприятиями,учреждениями,  проверки исполнения принятых решений,  подбора и расста-новки кадров, их обучения, подготовки проектов нормативных актов и дру-гих документов, заслушивает отчеты руководителей органов управления ох-раной природы,  доклады и сообщения представителей  министерств,  госу-дарственных комитетов и ведомств республики.     Заседания коллегии проводятся не реже одного раза в месяц.     Решения, принимаемые коллегией,  проводятся в жизнь,  как правило,постановлениями и приказами Комитета.     14. Решения  Госкомприроды  Республики  Кыргызстан и ее органов наместах,  принимаемые в пределах их компетенции,  являются обязательнымидля исполнения министерствами, государственными комитетами п ведомства-ми республики, объединениями, предприятиями, учреждениями и организаци-ями  вне зависимости от их ведомственной подчиненности и форм собствен-ности,  гражданами, а также иностранными юридическими и физическими ли-цами.     В необходимых случаях решения Госкомприроды Республики  Кыргызстанпринимаются совместно или по согласованию с другими министерствами, го-сударственными комитетами и ведомствами Республики Кыргызстан.     15. В решении региональных и межреспубликанских проблем, связанныхс охраной природы и  рациональным  использованием  природных  ресурсов,Госкомприроды  Республики  Кыргызстан взаимодействует с Государственнымкомитетом Союза ССР по охране природы и соответствующими  природоохран-ными органами и организациями других союзных республик.     16. Госкомприроды Республики Кыргызстан не подменяет министерства,государственные комитеты,  ведомства, исполнительные и распорядительныеорганы Советов народных депутатов, объединения, предприятия, учрежденияи  организации  в их деятельности по охране природы и рациональному ис-пользованию природных ресурсов. При исполнении ими своих функций но ре-гулированию использования,  охране и наблюдению за состоянием природныхресурсов и окружающей среды, их восстановлением они обязаны координиро-вать свою деятельность с Госкомприродой Республики Кыргызстан.     17. Госкомприроды Республики Кыргызстан координирует  деятельностьМинистерства  здравоохранения  Республики Кыргызстан,  Государственногокомитета Республики Кыргызстан по надзору за безопасным ведением  работв промышленности и горному надзору в области контроля за охраной приро-ды,  использованием природных ресурсов и  Кыргызского  республиканскогоуправления  по гидрометеорологии в области наблюдения за состоянием ок-ружающей среды.     18. Госкомприроды Республики Кыргызстан издает приказы, инструкциии указания, обязательные для исполнения ее центральным аппаратом, всемиорганами на местах, а также подведомственными предприятиями, учреждени-ями и организациями, организует и проверяет исполнение своих решений.     19. Госкомприроды Республики Кыргызстан организует сеть внештатныхобщественных инспекторов и экспертов по охране природы,  работающих  поположениям, утвержденным органами Госкомприроды Республики Кыргызстан.     20. Для главного государственного инспектора Республики Кыргызстанпо охране природы,  главных государственных инспекторов областных коми-тетов по охране природы,  Бишкекской городской инспекции по охране при-роды,  их  заместителей,  специалистов,  инспекторов вводится форменнаяодежда единого образца и знаки различия.  Разрешается  в  установленномпорядке хранение и ношение табельного оружия.     21. При Госкомприроде Республики Кыргызстан создается общественныйсовет по охране природы для обеспечения всестороннего, глубокого обсуж-дения крупных проблем природопользования и охраны окружающей среды, вы-работке  рекомендаций по их решению,  формируемый из числа ученых,  об-щественных деятелей, представителей местных Советов народных депутатов,руководителей министерств,  ведомств,  предприятий и учебных заведений,прессы и граждан.     Персональный состав  указанного совета и Положение о нем утвержда-ется Председателем Госкомприроды Республики Кыргызстан.     22. Госкомприроды  Республики Кыргызстан взаимодействует с общест-венными организациями,  населением,  оказывает им методическую помощь исодействие  в  их природоохранной деятельности,  организует и руководитработой общественных инспекторов и постов по охране природы.     23. Госкомприроды  Республики  Кыргызстан  сотрудничает в пределахсвоей компетенции и в установленном порядке с международными  организа-циями,  органами и иными юридическими лицами по вопросам охраны природыи природопользования.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -210,69 +210,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdcqutniwmuyaqldkryek58">
+    <w:hyperlink w:history="1" r:id="rIducdl4pd4a09clwrqvwrum">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/39916</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdqepfnsbxz1ara-_g-dyx6">
+    <w:hyperlink w:history="1" r:id="rIdpodtbmsikda318zeuok5v">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -415,57 +415,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIde-pl6ll8novkojbfjormd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39915" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdxw2ymru6eiaoou5aq1zpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39915" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdcqutniwmuyaqldkryek58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39916" TargetMode="External"/><Relationship Id="rIdqepfnsbxz1ara-_g-dyx6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIducdl4pd4a09clwrqvwrum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39916" TargetMode="External"/><Relationship Id="rIdpodtbmsikda318zeuok5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>