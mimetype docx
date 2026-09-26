--- v0 (2026-09-25)
+++ v1 (2026-09-26)
@@ -98,71 +98,71 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                             УТРАТИЛО СИЛУ           в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo5bw8rhlu50rfdv0lee5j">
+      <w:hyperlink w:history="1" r:id="rIdxbc6bcgqvr88-bwsgezzn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства РК                     от 17 апреля 1992 года N 162                                                  Утверждено                                      </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq6svs3y5zaria3llprbky">
+      <w:hyperlink w:history="1" r:id="rId3z6ve_rz4f45l1oqabmqp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров                                            Республики Кыргызстан                                         от 27 марта 1991 года N 114                                ПОЛОЖЕНИЕ             о Министерстве культуры Республики Кыргызстан                           I. Общие положения      1. Министерство культуры Республики Кыргызстан (в дальнейшем - Ми-нистерство) является республиканским органом государственного  управле-ния в области театрального,  музыкального, хореографического, изобрази-тельного,  декоративно-прикладного,  эстрадного,  циркового  искусства,культурно-досуговой и культурно-просветительной работы, библиотечного имузейного дела, охраны, реставрации и использования памятников истории,культуры, археологии, градостроительства и архитектуры.     2. На Министерство возлагается:     - проведение государственной политики в области культуры и искусс-тва, разработка стратегии и оптимальных условий для развития культуры иискусства в республике, демократизация процессов культурного строитель-ства и участие в нем широких масс трудящихся;     - создание условий для реализации гражданами конституционного пра-ва на пользование достижениями культуры и искусства, приобщения широкихмасс к богатствам отечественной и мировой культуры,  проведения сбалан-сированной политики развития и совершенствования межнациональных  куль-турных отношений;     - разработка концепций и основных направлений развития культуры  иискусства Республики Кыргызстан на основе совершенствования хозяйствен-ного механизма, рационального сочетания государственных субсидий с раз-витием спонсорства, меценатства и платной деятельности предприятий, ор-ганизаций и учреждений культуры и искусства;     - обеспечение  государственных  интересов Республики Кыргызстан повопросам сохранения и приумножения культурного потенциала,  регулирова-ния  развития культурных процессов в условиях политического плюрализма,поддержки традиционных и развития новаторских форм деятельности в сферекультуры;     - содействие всестороннему развитию Кыргызской национальной  куль-туры,  взаимному обогащению национальных культур народов, проживающих вреспублике,  организация работы по переводу с других языков лучших дра-матических и музыкальных произведений для их широкого публичного испол-нения;     - развитие межреспубликанских,  культурных связей и обменов дости-жения культуры и искусства, сотрудничества с зарубежными странами, меж-дународными организациями,  участие в международных культурных програм-мах и акциях ЮНЕСКО;     - осуществление  научно  обоснованной работы по подготовке н пере-подготовке кадров на договорной основе,  их подбору для  организаций  иучреждений культуры и искусства, разработка и реализация мер по улучше-нию социально-бытовых и безопасных условий труда работников.     3. В  систему Министерства входят областные и Бишкекское городскоеуправление культуры,  подведомственные театры,  концертные организации,художественные коллективы,  цирки, клубы, дома культуры, парки культурыи отдыха, центры досуга, библиотеки, музеи, научно-методические объеди-нения,  организации  и предприятия по учету,  реставрации и консервациипамятников истории и культуры,  курсы повышения квалификации работниковкультуры,  высшие и средние специальные учебные заведения, музыкальные,художественные школы,  другие объединения, учреждения, организации сис-темы Министерства.     4. Министерство создает,  реорганизует и ликвидирует в установлен-ном порядке учреждения, организации и предприятия республиканского под-чинения в пределах установленных ему бюджетных  ассигнований  и  другихпоказателей.  Применяя многообразие форм трудового соглашения (контрак-ты,  арендный подряд,  коллективный, индивидуальные договора и другие),организует работу органов, учреждений культуры и искусства.     5. Министерство в своей деятельности руководствуется  КонституциейРеспублики Кыргызстан,  другими законодательными актами Республики Кыр-гызстан, решениями Кабинета Министров Республики Кыргызстан и настоящимПоложением.     6. Свои взаимоотношения Министерство культуры Республики  Кыргызс-тан с Министерством культуры СССР строит па основе принимаемых ежегодносоглашений о взаимном сотрудничестве.     7. Министерство осуществляет свою практическую деятельность в тес-ном сотрудничестве с союзами писателей, композиторов, художников, кине-матографистов, архитекторов, дизайнеров, театральных деятелей, народныхталантов,  народных умельцев,  музыкальным обществом, Кыргызским фондомкультуры,  Республиканским добровольным обществом охраны памятников ис-тории н культуры, с профсоюзными, комсомольскими и другими общественны-ми организациями, самодеятельными объединениями и ассоциациями.     В целях разработки и осуществления вневедомственного, общеотрасле-вого принципа организации культурной деятельности, привлечения к управ-лению культурой широкой общественности при Министерстве  создается  об-щественный сосет по культуре,  полномочия и деятельность которого опре-деляются специально разработанным Положением.     8. Министерство  культуры Республики Кыргызстан является юридичес-ким лицом, имеет печать с изображением Государственного герба Республи-ки Кыргызстан и со своим наименованием на Кыргызском и русском языках.                    II. Функции Министерства культуры      9. Министерство культуры Республики Кыргызстан:     - направляет процесс развития театрального, музыкального и изобра-зительного  искусства,  обеспечивает его действенную связь с проблемамисоциально-экономического развития общества на  основе  творческой  дея-тельности театров,  музеев, концертных организаций и самодеятельных ху-дожественных коллективов;     - осуществляет госзаказы, проводит конкурсы, фестивали, творческиедискуссии,  эксперименты и другие мероприятия,  обеспечивающие созданиевысокохудожественных произведений драматического, музыкального, хореог-рафического, изобразительного, декоративного прикладного искусства;     - определяет  порядок формирования репертуара театров,  концертныхорганизаций, художественных коллективов и цирков, принимает меры по по-вышению его идейно-художественного уровня, расширению зрительской ауди-тории и пропаганды лучших достижений Кыргызского и зарубежного  искусс-тва;     - осуществляет репертуарную,  тиражную и техническую  политику  повидеообслуживанию населения республики;     - разрабатывает и внедряет социальные заказы и целевые комплексныепрограммы  но основным направления культурного строительства,  культур-но-досуговой деятельности,  совершенствует содержание,  формы и  методыкультурно-просветительской  работы,  методологии  управления  досуговойсферой и репертуарной политикой для коллективов художественной самодея-тельности;     - осуществляет координацию деятельности  культурно-просветительныхучреждений, независимо от их ведомственной принадлежности;     - формирует непрерывную систему подготовки и переподготовки специ-алистов отрасли, обеспечивающую своевременное удовлетворение потребнос-тей культуры и искусства,  проводит работу по подбору, воспитанию, под-готовке,  повышению квалификации и правильному использованию работниковподведомственных Министерству учреждений, организации и предприятий;     - разрабатывает  и реализует меры по повышению эффективности науч-ных исследований и их внедрению в практику, обеспечивает выпуск научнойи учебной литературы для нужд отрасли;     - анализирует состояние развития культуры и культурного потенциалаобщества,  положение дел в отрасли и регионах республики, принимает не-обходимые решения и вносит предложения по этим вопросам в  Кабинет  Ми-нистров и Верховный Совет Республики Кыргызстан;     - оказывает помощь органам культуры в проведении работы по  совер-шенствованию деятельности подведомственных учреждений,  широкому приме-нению демократических форм управления,  экономических методов организа-ции  труда,  выявлению  культурных  потребностей населения и ценностныхприоритетов в их решении;     - совершенствует  хозяйственный механизм работы органов и учрежде-ний с учетом изменения социально-экономических условий и  развития  ры-ночных отношений в народном хозяйстве республики;     - осуществляет руководство делом государственного  учета,  охраны,реставрации, использования и пропаганды памятников истории и культуры;     - обобщает практику применения законодательства по вопросам,  вхо-дящим в его компетенцию, разрабатывает предложения по его совершенство-ванию и вносит их в установленном порядке в Аппарат Президента, КабинетМинистров и Верховный Совет Республики Кыргызстан, осуществляет меры поправовому обеспечению культуры, проводит информационно-правовую работу;     - совместно с местными органами самоуправления осуществляет единуюинвестиционную политику в  вопросах  размещения  нового  строительства,проектирования и капитального ремонта объектов культуры и искусства;     - организует капитальный ремонт основных фондов,  обеспечивает мо-дернизацию, повышение технического уровня и производительности оборудо-вания,  а также улучшение технического  и  эксплуатационного  состояниязданий и сооружений, осуществляет мероприятия по повышению качества ре-монта и его удешевлению;     - в установленном порядке определяет потребность предприятий,  уч-реждений и организаций системы  министерств  в  материально-техническихресурсах, распоряжается ими и несет ответственность за материально-тех-ническое снабжение подведомственных министерству предприятий,  учрежде-ний и организаций;     - осуществляет меры по внедрению экономических методов управления,новых условий хозяйствования, оказанию платных услуг населению;     - рассматривает и утверждает сметы расходов  подведомственных  уч-реждений,  организаций  и  предприятий,  находящихся на республиканскомбюджете, и обеспечивает их выполнение;     - разрабатывает  и  выполняет сметы на проведение централизованныхмероприятий Министерства;     - определяет и утверждает штаты подведомственных учреждений, орга-низаций и предприятий республиканского подчинения в  пределах  установ-ленного фонда оплаты труда;     - финансирует в установленном порядке подведомственные учреждения,организации и предприятия, находящиеся на республиканском бюджете, про-веряет их финансово-хозяйственную деятельность,  осуществляет  контрольза использованием финансовых,  материальных и трудовых ресурсов, поста-новкой и внедрением прогрессивных форм и методов организации  и  оплатытруда, учета и отчетности в системе Министерства;     - обеспечивает правильное применение  действующих  условий  оплатытруда и материального поощрения, внедряет прогрессивные формы организа-ции и оплаты труда, осуществляет контроль за расходованием фонда оплатытруда  и поощрительных фондов,  следит за соблюдением схемы должностныхокладов;     - утверждает  положения  о структурных подразделениях центральногоаппарата управления Министерства;     - совместно с Республиканским комитетом профсоюза работников куль-туры и соответствующими творческими союзам;  представляет в установлен-ном  порядке особо отличившихся работников культуры и искусства к прис-воению почетных званий,  к награждению орденами и медалями СССР, Почет-ными грамотами и нагрудными значками Министерства культуры СССР, приме-няет иные меры морального и материального поощрения;     - рассматривает  поступающие  в  Министерство  письма  и заявленияграждан,  обобщает содержащиеся в них предложения и разрабатывает  мерыпо  устранению  причин,  порождающих обоснованные жалобы,  осуществляетконтроль за своевременностью и правильностью решения поставленных в нихвопросов;     - организует действенный контроль за  выполнением  принятых  собс-твенных и поступивших из вышестоящих органов решений, приказов, поруче-ний и указаний, обеспечивает единый порядок делопроизводства в аппаратеМинистерства, органах и учреждениях культуры.     10. Министерство осуществляет свои функции, как правило, через об-ластные  и  Бишкекское городское управление культуры и Советов народныхдепутатов;  обеспечивает строгое соблюдение предусмотренных действующимзаконодательством прав предприятий,  учреждений,  организаций, способс-твует развитию их хозяйственной самостоятельности,  использованию  раз-личных форм самоуправления, творческой инициативы трудовых коллективов.              III. Организация работы Министерства культуры      11. Министерство  культуры  возглавляет Министр,назначаемый Прези-дентом Республики Кыргызстан и утверждаемый Верховным Советом Республи-ки Кыргызстан.     Министр имеет двух заместителей, из них одного первого.     12. Министр культуры Республики Кыргызстан:     - несет персональную ответственность за выполнение возложенных  наМинистерство задач н обязанностей, устанавливает степень ответственнос-ти начальников отделов,  руководителей объединений, предприятий, учреж-дений, организаций, других структурных подразделений Министерства;     - в пределах своей компетенции и по исполнение действующего  зако-нодательства издает приказы и дает указания,  обязательные для исполне-ния всеми подведомственными организациями и учреждениями культуры и ис-кусства, проверяет их исполнение.     Приказы и инструкции, а также указания Министра по входящим в ком-петенцию  Министерства  вопросам  искусства и культурно-просветительнойработы обязательны  для  театрально-зрелищных  предприятий  и  культур-но-просветительных учреждений, а также для всех ведомств и организаций,в подчинении которого они находятся;     - в необходимых случаях издает с руководителями других министерстви ведомств республики совместные приказы и инструкции;     - вносит  в установленном порядке на рассмотрение Президента и Ка-бинета Министров Республики Кыргызстан проекты постановлений и распоря-жений по вопросам, относящимся к компетенции Министерства;     - отменяет приказы и  инструкции  управлений  культуры  областных,Бишкекского городского Советов народных депутатов и приказы руководите-лей подведомственных предприятий,  учреждений и организаций, противоре-чащие установленному законодательству;     - утверждает структуру и штатное расписание центрального  аппаратаМинистерства в пределах установленных предельной численности работникови фонда оплаты труда;     - утверждает положения об отделах Министерства, а также в установ-ленном порядке уставы (положения) подведомственных Министерству  учреж-дений,  организаций и предприятий,  а также составы создаваемых при Ми-нистерстве художественных,  научно-методических, технических и эксперт-ных советов и комиссий и положения о них;     - назначает и освобождает от должности работников центрального ап-парата Министерства и работников непосредственно подчиненных Министерс-тву учреждений,  организаций и предприятий в соответствии с установлен-ной номенклатурой.     13. В Министерстве культуры Республики Кыргызстан образуется  кол-легия в составе семи человек, включая Министра (председатель), замести-телей Министра,  а также других руководящих работников  системы  Минис-терства, деятелей культуры и искусства.     Члены коллегии Министерства утверждаются Кабинетом Министров  Рес-публики Кыргызстан.     Коллегия Министерства на  своих  регулярно  проводимых  заседанияхрассматривает  основные  вопросы  культурного  строительства,  развитиякультуры и искусства,  другие вопросы деятельности Министерства, обсуж-дает  вопросы  практического руководства предприятиями,  учреждениями иорганизациями,  проверки исполнения,  подбора и  использования  кадров,заслушивает  отчеты областных и Бишкекского городского управлений куль-туры,  а также подведомственных Министерству  учреждений,  объединений,организаций и предприятий.     Решения коллегии проводятся в жизнь,  как правило,  приказами  Ми-нистра.     В необходимых случаях коллегия Министерства рассматривает  вопросысовместно с другими министерствами,  ведомствами, творческими союзами иобщественными организациями.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -214,69 +214,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdl8rqdw-cczcpzlo3xcdvw">
+    <w:hyperlink w:history="1" r:id="rIdse450seuuuzwiwhombybs">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/39922</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdh7haz4yokih3ex6cjlnrf">
+    <w:hyperlink w:history="1" r:id="rIdlrcctvldswbbgfxj8vqki">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -419,57 +419,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdo5bw8rhlu50rfdv0lee5j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39199" TargetMode="External"/><Relationship Id="rIdq6svs3y5zaria3llprbky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39921" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdxbc6bcgqvr88-bwsgezzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39199" TargetMode="External"/><Relationship Id="rId3z6ve_rz4f45l1oqabmqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39921" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdl8rqdw-cczcpzlo3xcdvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39922" TargetMode="External"/><Relationship Id="rIdh7haz4yokih3ex6cjlnrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdse450seuuuzwiwhombybs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39922" TargetMode="External"/><Relationship Id="rIdlrcctvldswbbgfxj8vqki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>