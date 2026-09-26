--- v0 (2026-09-25)
+++ v1 (2026-09-26)
@@ -98,71 +98,71 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                             УТРАТИЛО СИЛУ           в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtrxvl8efbhoe2zyrjmex6">
+      <w:hyperlink w:history="1" r:id="rIdprejuczliahh_9dao_keh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства РК                     от 20 апреля 1992 года N 171                                                  Утверждено                                      </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyixtkxzbrg9qgucydozef">
+      <w:hyperlink w:history="1" r:id="rId2zxnhkdfhaoujaju3maj_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров                                            Республики Кыргызстан                                         от 5 апреля 1991 года N 131                                ПОЛОЖЕНИЕ                      о Государственном комитете                  Республики Кыргызстан по экономике                           I. Общие положения      1. Государственный  комитет  Республики Кыргызстан по экономике (вдальнейшем Госкомэкономики) является республиканским экономическим  ор-ганом государственного управления, осуществляющим выработку экономичес-кой политики, разработку научно обоснованных направлений социально-эко-номического развития республики, координацию деятельности министерств иведомств в проведении экономических программ Президента и Кабинета  Ми-нистров Республики Кыргызстан.     2. Деятельность Госкомэкономики направлена на создание эффективнойструктуры  и условий функционирования народного хозяйства,  опирающихсяна рыночные отношения и предусматривающих  повышение  благосостояния  исоциальные гарантии населению республики.     3. Главными задачами Госкомэкономики являются:     - формирование  приоритетов  по  стратегии экономического развитияРеспублики Кыргызстан, государственное регулирование экономики, обеспе-чивающее ее эффективное функционирование для решения социальных проблеми достижения общереспубликанских целей;     - определение  экономически обоснованных пропорций государственнойи других форм собственности в различных  отраслях  народного  хозяйствареспублики, призванных стимулировать создание, а также разработку конк-ретного механизма, способствующего демонополизации производства.     4. Госкомэкономики  совместно  с  другими  экономическими органамиреспублики:     - разрабатывает  и использует системы стимулирования развития мно-гоукладной экономики в виде различных форм собственности и предпринима-тельства,  присущих им методов управления, а также гибкий механизм раз-вития рыночных отношений путем государственного воздействия на эти про-цессы  через  многообразные  экономические  регуляторы (цены,  налоги ит.п.);     - обеспечивает на республиканском уровне регулирование экономичес-ких процессов в условиях рыночных отношений и перехода к ним, исходя изреспубликанских нужд и программ,  дифференцированно применяя такие инс-трументы,  как госзаказ, лимиты централизованных капитальных вложений иматериально-технического обеспечения,  квоты на поставки товаров народ-ного потребления.     5. Госкомэкономики:     - осуществляет координацию деятельности экономических органов рес-публик  в выработке и проведении в жизнь.  совместно с ГоскомконтрактомРеспублики Кыргызстан, финансовыми и банковскими органами, единой поли-тики в области прогнозирования, регулирования, материально-техническогообеспечения, финансирования, денежного обращения и кредита;     - совместно с Госкомстатом Республики Кыргызстан анализирует соци-ально-экономические процессы в республике, подготавливает соответствую-щие предложения Правительству республики;     - в рамках действующего законодательства принимает все необходимыемеры  к обеспечению качественной и своевременной разработки экономичес-ких прогнозов и программ.     6. Госкомэкономики  в  своей деятельности руководствуется законамиСССР и законами Республики Кыргызстан, решениями Верховного Совета СССРи  Верховного  Совета Республики Кыргызстан,  указами Президента СССР иПрезидента Республики Кыргызстан,  постановлениями и распоряжениями Ка-бинета Министров СССР и Кабинета Министров Республики Кыргызстан,  нас-тоящим Положением и другим нормативными актами.                       II. Функции Госкомэкономики      7. На Госкомэкономики возлагается:     - анализ экономических процессов и прогнозирование развития эконо-мики республики,  разработка предложений по формированию  экономическойполитики, вариантов развития народного хозяйства;     - разработка приоритетов и стратегии социально-экономического раз-вития республики,  республиканских целевых комплексных социально-эконо-мических и научно-технических программ, координация их осуществления;     - разработка  и координация осуществления региональной экономичес-кой политики, формирование программ развития территорий, создание усло-вий  для сбалансированности регионального воспроизводственного процессаи обеспечения эффективного функционирования региональных подсистем  со-циально-экономической системы республики;     - разработка и реализация инвестиционной  политики  республики  (сопределением приоритетов) для формирования эффективной структуры народ-ного хозяйства и обеспечения оптимальных темпов и пропорций расширенно-го воспроизводства;     - подготовка ежегодных программ социально-экономического  развитияРеспублики Кыргызстан и контроль за их выполнением;     - разработка методологии формирования государственных заказов;     - определение  совместно  с другими государственными организациямиполитики республики по  поддержке  предпринимательства,  становлению  ифункционированию многоукладной экономики;     - организация и координация государственного регулирования  эконо-мики,  отладка и совершенствование механизма экономического регулирова-ния,  разработка совместно с Министерством финансов Республики Кыргызс-тан и Государственным комитетом Республики Кыргызстан по ценам политикиприменения экономических льгот  и  санкций  при  формировании  финансо-во-кредитной и ценовой политики,  подготовка проектов законодательных инормативных актов по  государственному  регулированию  функционированиясоциально-экономической системы республики;     - формирование совместно с  Государственным  комитетом  РеспубликиКыргызстан  по труду и социальным вопросам демографической политики,  атакже регулирование уровня жизни и занятости населения;     - выработка приоритетов в развитии межреспубликанских и внешнеэко-номических связей,  формирование совместно с Государственным  комитетомРеспублики  Кыргызстан по внешнеэкономическим связям политики регулиро-вания этих связей (через квотирование и лицензирование);     - подготовка  по поручению Совета по внешнеполитическим,  экономи-ческим и гуманитарным связям при Президенте Республики Кыргызстан  эко-номических  соглашений с союзными республиками,  зарубежными странами иконтроль за ходом их выполнения;     - подготовка предложений по вопросам участия Республики Кыргызстанв общесоюзных программах и организация выполнения принятых  республикойобязательств;     - координация совместно с  Государственным  контрактным  комитетомРеспублики Кыргызстан мер по формированию фондов ресурсного обеспеченияреспубликанских целевых программ;     - подготовка  регулярных докладов Правительству республики об эко-номическом положении республики, внесение предложений по предупреждениюи устранению возникающих негативных тенденций и диспропорций в развитиинародного хозяйства,  а в необходимых случаях,  осуществление соответс-твующих оперативных мер в пределах своей компетенции;     - подготовка совместно с экономическими органами,  Академией  наукреспублики, другими научными организациями, с участием Советов народныхдепутатов,  министерств,  ведомств, ведущих объединений и предприятий ивнесение  Правительству ежегодных комплексных программ экономического исоциального развития  республики,  а  также  прогнозов  на  перспективу(15-10-5  лет) и проектов законодательных и нормативных актов по вопро-сам развития и совершенствования экономики и хозяйственного механизма;     - подготовка совместно с Госкомиссией Кабинета Министров Республи-ки Кыргызстан по экономической реформе,  Государственным комитетом Рес-публики Кыргызстан по внешнеэкономическим связям,  министерствами,  ве-домствами,  местными Советами народных депутатов, внешнеторговыми орга-низациями,  предприятиями  и  учреждениями  предложений по радикальномупреобразованию и совершенствованию  экономического  и  организационногомеханизмов управления внешнеэкономической деятельностью, включая вопро-сы создания совместных предприятий с иностранными  фирмами,  на  основеэффективных мер, обеспечивающих рост валютных поступлений в республику;     - осуществление в установленном порядке (в пределах  своей  компе-тенции) связей с учреждениями и организациями зарубежных стран;     - разработка и проведение инновационной политики,  формирование  иразвитие инфраструктуры для реализации приоритетных направлений научныхисследований и новых технологий,  обеспечивающих  конкурентоспособностьпродукции;     - формирование в соответствии с решениями Совета по  внешнеполити-ческим,  экономическим  и гуманитарным связям при Президенте РеспубликиКыргызстан политики размещения иностранного капитала в  экономике  рес-публики,  разработка вопросов создания и развития зон свободного предп-ринимательства (свободных экономических зон).                       III. Права Госкомэкономики      8. Для реализации своих функций Госкомэкономики имеет право:     - получать от Госкомстата Республики Кыргызстан, министерств и ве-домств республики,  а при необходимости,  от предприятий, организаций иучреждений всех форм собственности,  необходимые статистические данные,информационные и аналитические материалы;     - поручать министерствам и ведомствам Республики Кыргызстан разра-ботку отдельных проблем,  связанных с социально-экономическим развитиемреспублики;     - привлекать для разработки проблем и экспертизы проектов Академиюнаук  республики,  научно-исследовательские,  технологические,  проект-но-конструкторские и другие учреждения,  отдельных ученых и  специалис-тов-практиков, создавать рабочие комиссии (группы) и временные творчес-кие коллективы для проработки предложений по узловым проблемам народно-го хозяйства;     - принимать решения по организации выполнения возложенных  настоя-щим Положением на Комитет задач, а также текущих поручений Правительст-ва Республики Кыргызстан и осуществлять в  пределах  своей  компетенцииконтроль  за  их выполнением.  В необходимых случаях издавать самостоя-тельно или совместно с  другими  органами  государственного  управленияпостановления и инструктивные указания;     - заслушивать доклады и сообщения руководителей экономических  ор-ганов республики,  министерств и ведомств, местных Советов народных де-путатов, предприятий, объединений и организаций республики по вопросам,входящим в его компетенцию;     - поручать  экономическим  органам,  министерствам  и  ведомствам,местным  Советам народных депутатов разработку отдельных проблем,  свя-занных с развитием и повышением эффективности народного хозяйства и егокомплексного развития;     - созывать в установленном порядке совещания и семинары по  вопро-сам, входящим в его компетенцию.     9. Решения Госкомэкономики,  принятые в рамках его полномочий, яв-ляются  обязательными для исполнения всеми расположенными на территорииРеспублики Кыргызстан органами управления и юридическими лицами.                 IV. Основные вопросы организации работы                            Госкомэкономики      10. В  Госкомэкономики  образуется коллегия в составе ПредседателяКомитета (председатель коллегии), заместителей Председателя по должнос-ти,  начальников ведущих управлений, отделов, руководителей организацийКомитета.     Коллегия Госкомэкономики на своих заседаниях рассматривает и реша-ет народнохозяйственные проблемы,  вопросы улучшения прогнозирования  иэкономического регулирования, совершенствования хозяйственного механиз-ма, хода подготовки прогнозов, программ, стиля и методов работы аппара-та Комитета, подбора, расстановки кадров, повышения их профессиональныхзнаний, исполнительской дисциплины.     Решения коллегии  проводятся  в  жизнь  постановлениями Комитета иприказами Председателя.     11. Решения  Госкомэкономики,  принимаемые в пределах своей компе-тенции и оформляемые в виде постановлений,  являются обязательными  дляисполнения министерствами,  ведомствами, местными Советами народных де-путатов и другими организациями.     12. В  заседаниях  коллегии Госкомитета по экономике в необходимыхслучаях участвуют члены Правительства Республики  Кыргызстан,  а  такжеруководящие работники министерств, ведомств, местных Советов, предприя-тий и организаций республики, ученые и специалисты народного хозяйства,имеющие непосредственное отношение к обсуждаемым вопросам.     13. Председатель Госкомэкономики назначается Президентом Республи-ки Кыргызстан и утверждается Верховным Советом Республики Кыргызстан.     14. Первые заместители Председателя Комитета являются членами  Ка-бинета  Министров республики,  назначаются и освобождаются от должностиПрезидентом Республики Кыргызстан.     15. Заместители Председателя Госкомэкономики назначаются КабинетомМинистров Республики Кыргызстан по представлению Председателя  Комитетаи утверждаются Президентом Республики Кыргызстан.     16. Персональный состав  членов  коллегии  Госкомэкономики  (кромелиц,  входящих в ее состав по должности) утверждаются Кабинетом Минист-ров Республики Кыргызстан по представлению Председателя Комитета.     17. Председатель Госкомэкономики:     - издает постановления, приказы и инструкции по всем вопросам, от-носящимся к ведению Комитета;     - утверждает положения об управлениях и отделах Комитета,  находя-щихся в его ведении предприятиях,  учреждениях и организациях,  а такжедолжностные оклады руководителей этих предприятий, учреждений и органи-заций;     - утверждает штаты и должностные оклады работников Комитета исходяиз схемы должностных окладов и фонда оплаты труда,  установленного Пра-вительством Республики Кыргызстан;     - осуществляет подбор и расстановку кадров,  принимает меры по по-вышению квалификации специалистов аппарата Комитета.     18. Госкомэкономики  осуществляет руководство деятельностью подве-домственных ему Института экономических исследований,  Института  науч-но-технической информации и технико-экономических исследований, Респуб-ликанской научно-технической библиотеки, Вычислительного центра.     19. Экономические  комитеты  (отделы)  областных и Бишкекского го-родского Советов народных депутатов находятся в подчинении соответству-ющих Советов и Госкомэкономики Республики Кыргызстан.     20. Госкомэкономики находится в подчинении Правительства Республи-ки Кыргызстан.     21. Положение о Госэкономики,  штатная численность работников  егоцентрального  аппарата  утверждаются Правительством Республики Кыргызс-тан.     Председатель Госэкономики при необходимости вносит в структуру Ко-митета изменения,  вызываемые необходимостью использования новых, прог-рессивных организационных форм,  в пределах установленного фонда оплатытруда и штатной численности работников, а также утверждает положения обуправлениях и отделах Комитета.     22. Госкомэкономики является юридическим лицом и  имеет  печать  сизображением Государственного герба Республики Кыргызстан со своим наи-менованием на государственном (кыргызском) и русском языках.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -214,69 +214,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIduczji-eada58dhy_bbdbw">
+    <w:hyperlink w:history="1" r:id="rIdzfvywonqrd1icd2l-ngoa">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/39947</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIde1hsj9sij0r9evrbbxplj">
+    <w:hyperlink w:history="1" r:id="rIdnj-3bullwx8unz2nzotyw">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -419,57 +419,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdtrxvl8efbhoe2zyrjmex6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39213" TargetMode="External"/><Relationship Id="rIdyixtkxzbrg9qgucydozef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39946" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdprejuczliahh_9dao_keh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39213" TargetMode="External"/><Relationship Id="rId2zxnhkdfhaoujaju3maj_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39946" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIduczji-eada58dhy_bbdbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39947" TargetMode="External"/><Relationship Id="rIde1hsj9sij0r9evrbbxplj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdzfvywonqrd1icd2l-ngoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39947" TargetMode="External"/><Relationship Id="rIdnj-3bullwx8unz2nzotyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>