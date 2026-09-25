--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -99,51 +99,51 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение
  к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzjuyqrfi_nfiuzsaaqen1">
+      <w:hyperlink w:history="1" r:id="rId51pwnzdodtv_yrt-ob_sg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики
  от 13 марта 2019 года № 2019-П-07/10-1-(ДКП)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
@@ -207,51 +207,51 @@
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящее Положение устанавливает требования к банкам по депонированию в Национальном банке Кыргызской Республики (далее - Национальный банк) обязательных резервов, определяет размер обязательных резервов, порядок расчета и выполнения коммерческими банками, Государственным банком развития Кыргызской Республики (далее - банк) обязательных резервных требований (далее - ОРТ), а также порядок расчета и взыскания штрафа за несоблюдение ОРТ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Требования настоящего </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnny3xgmrjy4wndme0yvec">
+      <w:hyperlink w:history="1" r:id="rIdlpmmgfvfyjiayyfybnqxc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> распространяются на коммерческие банки, осуществляющие операции в соответствии с исламскими принципами банковского дела и финансирования, в том числе в рамках "исламского окна", с учетом специфики их деятельности и терминологии, применяемой ими при осуществлении банковских операций.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -825,85 +825,85 @@
         </w:rPr>
         <w:t xml:space="preserve">Дт</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-1 - количество календарных дней предыдущего базового периода, принимаемых в расчет обязательных резервов, и определенных в пункте 4 настоящего Положения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Расчет, произведенный, согласно пункту 10 настоящего Положения, заверенный подписью руководителя банка, представляется по форме, согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbu2xnj5zc7g1h-kpdb-wu">
+      <w:hyperlink w:history="1" r:id="rId7wreigpqwjb8ucitcgitn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 к настоящему Положению, в Национальный банк, в первый рабочий день нового базового периода до 12.00 ч.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для различных категорий обязательств, на которые распространяются дифференцированные размеры ОРТ, расчеты обязательных резервов должны представляться, согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkukzv92b9tmbs9ic7m8ez">
+      <w:hyperlink w:history="1" r:id="rIdat6kzbk_nfnp3fqscrisb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению, отдельно по каждой категории обязательств. При этом общая величина обязательных резервов рассчитывается как сумма обязательных резервов по всем категориям обязательств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1159,51 +1159,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Д</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - количество календарных дней базового периода, определенных в пункте 4 настоящего Положения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Пример расчета суммы штрафа за несоблюдение ОРТ приведен в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq93xhxpe_trdzoataohgh">
+      <w:hyperlink w:history="1" r:id="rId7ga6bniwr0ftpcyp5arip">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложении 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="311"/>
         <w:jc w:val="both"/>
@@ -1345,51 +1345,51 @@
         <w:t xml:space="preserve">Д</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - количество дней несоблюдения минимального порогового уровня от объема обязательных резервов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="311"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Пример расчета суммы штрафа за несоблюдение минимального порогового уровня от объема обязательных резервов приведен в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdawbxyoc1gwqsyw9u-ore3">
+      <w:hyperlink w:history="1" r:id="rIdyu8klxflibtqfy-0wlidk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложении 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="311"/>
         <w:jc w:val="both"/>
@@ -1508,71 +1508,71 @@
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfgfq_z_wr9nijlmwn_h3p">
+      <w:hyperlink w:history="1" r:id="rIdq2j0z7ytqlpess50lwbfr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об обязательных резервах", утвержденного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdffhunqvhxpytrolpu-0ff">
+      <w:hyperlink w:history="1" r:id="rIddpucazsvuojkxi08plde4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики
  от 13 марта 2019 года № 2019-П-07/10-1-(ДКП)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
@@ -2488,71 +2488,71 @@
         <w:t xml:space="preserve">Печать</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqwtw_gho154eqtu8sdzuq">
+      <w:hyperlink w:history="1" r:id="rIdoulft669npj8noxzksqrh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об обязательных резервах", утвержденного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvld_e0zul183dkgf8xszt">
+      <w:hyperlink w:history="1" r:id="rIdcq2zkz-kffluumrql-dm0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики
  от 13 марта 2019 года № 2019-П-07/10-1-(ДКП)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
@@ -10905,69 +10905,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdhj0oxqbxjvlgbvabicqka">
+    <w:hyperlink w:history="1" r:id="rId_iz9ijy2mevjtfzgwhux6">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/421025</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdpky2hifgvh-vdiggybmme">
+    <w:hyperlink w:history="1" r:id="rIdesobfcumackllhnurvov0">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11110,57 +11110,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdzjuyqrfi_nfiuzsaaqen1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421024" TargetMode="External"/><Relationship Id="rIdnny3xgmrjy4wndme0yvec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025" TargetMode="External"/><Relationship Id="rIdbu2xnj5zc7g1h-kpdb-wu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025#p1" TargetMode="External"/><Relationship Id="rIdkukzv92b9tmbs9ic7m8ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025#p1" TargetMode="External"/><Relationship Id="rIdq93xhxpe_trdzoataohgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025#p2" TargetMode="External"/><Relationship Id="rIdawbxyoc1gwqsyw9u-ore3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025#p2" TargetMode="External"/><Relationship Id="rIdfgfq_z_wr9nijlmwn_h3p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025" TargetMode="External"/><Relationship Id="rIdffhunqvhxpytrolpu-0ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421024" TargetMode="External"/><Relationship Id="rIdqwtw_gho154eqtu8sdzuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025" TargetMode="External"/><Relationship Id="rIdvld_e0zul183dkgf8xszt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId51pwnzdodtv_yrt-ob_sg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421024" TargetMode="External"/><Relationship Id="rIdlpmmgfvfyjiayyfybnqxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025" TargetMode="External"/><Relationship Id="rId7wreigpqwjb8ucitcgitn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025#p1" TargetMode="External"/><Relationship Id="rIdat6kzbk_nfnp3fqscrisb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025#p1" TargetMode="External"/><Relationship Id="rId7ga6bniwr0ftpcyp5arip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025#p2" TargetMode="External"/><Relationship Id="rIdyu8klxflibtqfy-0wlidk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025#p2" TargetMode="External"/><Relationship Id="rIdq2j0z7ytqlpess50lwbfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025" TargetMode="External"/><Relationship Id="rIddpucazsvuojkxi08plde4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421024" TargetMode="External"/><Relationship Id="rIdoulft669npj8noxzksqrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025" TargetMode="External"/><Relationship Id="rIdcq2zkz-kffluumrql-dm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdhj0oxqbxjvlgbvabicqka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025" TargetMode="External"/><Relationship Id="rIdpky2hifgvh-vdiggybmme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_iz9ijy2mevjtfzgwhux6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025" TargetMode="External"/><Relationship Id="rIdesobfcumackllhnurvov0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>