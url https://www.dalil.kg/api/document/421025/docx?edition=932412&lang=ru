--- v1 (2026-09-25)
+++ v2 (2026-09-25)
@@ -99,51 +99,51 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение
  к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId51pwnzdodtv_yrt-ob_sg">
+      <w:hyperlink w:history="1" r:id="rIdgrze_5jsljxxi0qoav1pc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики
  от 13 марта 2019 года № 2019-П-07/10-1-(ДКП)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
@@ -207,51 +207,51 @@
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящее Положение устанавливает требования к банкам по депонированию в Национальном банке Кыргызской Республики (далее - Национальный банк) обязательных резервов, определяет размер обязательных резервов, порядок расчета и выполнения коммерческими банками, Государственным банком развития Кыргызской Республики (далее - банк) обязательных резервных требований (далее - ОРТ), а также порядок расчета и взыскания штрафа за несоблюдение ОРТ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Требования настоящего </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpmmgfvfyjiayyfybnqxc">
+      <w:hyperlink w:history="1" r:id="rId2nbz0ifpxadu90sli42ef">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> распространяются на коммерческие банки, осуществляющие операции в соответствии с исламскими принципами банковского дела и финансирования, в том числе в рамках "исламского окна", с учетом специфики их деятельности и терминологии, применяемой ими при осуществлении банковских операций.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -825,85 +825,85 @@
         </w:rPr>
         <w:t xml:space="preserve">Дт</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-1 - количество календарных дней предыдущего базового периода, принимаемых в расчет обязательных резервов, и определенных в пункте 4 настоящего Положения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Расчет, произведенный, согласно пункту 10 настоящего Положения, заверенный подписью руководителя банка, представляется по форме, согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7wreigpqwjb8ucitcgitn">
+      <w:hyperlink w:history="1" r:id="rIdgqc9wfvhbaeiydw8pxw63">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 к настоящему Положению, в Национальный банк, в первый рабочий день нового базового периода до 12.00 ч.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для различных категорий обязательств, на которые распространяются дифференцированные размеры ОРТ, расчеты обязательных резервов должны представляться, согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdat6kzbk_nfnp3fqscrisb">
+      <w:hyperlink w:history="1" r:id="rId4qd-_xaoum6bd97iuobvj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению, отдельно по каждой категории обязательств. При этом общая величина обязательных резервов рассчитывается как сумма обязательных резервов по всем категориям обязательств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1159,51 +1159,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Д</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - количество календарных дней базового периода, определенных в пункте 4 настоящего Положения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Пример расчета суммы штрафа за несоблюдение ОРТ приведен в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ga6bniwr0ftpcyp5arip">
+      <w:hyperlink w:history="1" r:id="rIdmkkdvm360hrnqdjglt__u">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложении 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="311"/>
         <w:jc w:val="both"/>
@@ -1345,51 +1345,51 @@
         <w:t xml:space="preserve">Д</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - количество дней несоблюдения минимального порогового уровня от объема обязательных резервов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="311"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Пример расчета суммы штрафа за несоблюдение минимального порогового уровня от объема обязательных резервов приведен в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyu8klxflibtqfy-0wlidk">
+      <w:hyperlink w:history="1" r:id="rId8iuhllajpg3egmqumrfsl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложении 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="311"/>
         <w:jc w:val="both"/>
@@ -1508,71 +1508,71 @@
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq2j0z7ytqlpess50lwbfr">
+      <w:hyperlink w:history="1" r:id="rIdqtedxtstnouwg494hwrvl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об обязательных резервах", утвержденного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddpucazsvuojkxi08plde4">
+      <w:hyperlink w:history="1" r:id="rIddej7zfs4rfgmozpbplasb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики
  от 13 марта 2019 года № 2019-П-07/10-1-(ДКП)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
@@ -2488,71 +2488,71 @@
         <w:t xml:space="preserve">Печать</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoulft669npj8noxzksqrh">
+      <w:hyperlink w:history="1" r:id="rIdlyvp8voanutrgjdq0jdxz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об обязательных резервах", утвержденного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcq2zkz-kffluumrql-dm0">
+      <w:hyperlink w:history="1" r:id="rIdj-a5wz7yiihb_hi7edfdc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики
  от 13 марта 2019 года № 2019-П-07/10-1-(ДКП)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
@@ -10905,69 +10905,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId_iz9ijy2mevjtfzgwhux6">
+    <w:hyperlink w:history="1" r:id="rIdqjxhri3a51j9y_-5o51ec">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/421025</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdesobfcumackllhnurvov0">
+    <w:hyperlink w:history="1" r:id="rId5qzq55yf2ycexfk7osv2b">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11110,57 +11110,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId51pwnzdodtv_yrt-ob_sg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421024" TargetMode="External"/><Relationship Id="rIdlpmmgfvfyjiayyfybnqxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025" TargetMode="External"/><Relationship Id="rId7wreigpqwjb8ucitcgitn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025#p1" TargetMode="External"/><Relationship Id="rIdat6kzbk_nfnp3fqscrisb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025#p1" TargetMode="External"/><Relationship Id="rId7ga6bniwr0ftpcyp5arip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025#p2" TargetMode="External"/><Relationship Id="rIdyu8klxflibtqfy-0wlidk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025#p2" TargetMode="External"/><Relationship Id="rIdq2j0z7ytqlpess50lwbfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025" TargetMode="External"/><Relationship Id="rIddpucazsvuojkxi08plde4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421024" TargetMode="External"/><Relationship Id="rIdoulft669npj8noxzksqrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025" TargetMode="External"/><Relationship Id="rIdcq2zkz-kffluumrql-dm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdgrze_5jsljxxi0qoav1pc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421024" TargetMode="External"/><Relationship Id="rId2nbz0ifpxadu90sli42ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025" TargetMode="External"/><Relationship Id="rIdgqc9wfvhbaeiydw8pxw63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025#p1" TargetMode="External"/><Relationship Id="rId4qd-_xaoum6bd97iuobvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025#p1" TargetMode="External"/><Relationship Id="rIdmkkdvm360hrnqdjglt__u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025#p2" TargetMode="External"/><Relationship Id="rId8iuhllajpg3egmqumrfsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025#p2" TargetMode="External"/><Relationship Id="rIdqtedxtstnouwg494hwrvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025" TargetMode="External"/><Relationship Id="rIddej7zfs4rfgmozpbplasb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421024" TargetMode="External"/><Relationship Id="rIdlyvp8voanutrgjdq0jdxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025" TargetMode="External"/><Relationship Id="rIdj-a5wz7yiihb_hi7edfdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_iz9ijy2mevjtfzgwhux6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025" TargetMode="External"/><Relationship Id="rIdesobfcumackllhnurvov0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdqjxhri3a51j9y_-5o51ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/421025" TargetMode="External"/><Relationship Id="rId5qzq55yf2ycexfk7osv2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>