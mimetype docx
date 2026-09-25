--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -98,71 +98,71 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                           УТРАТИЛ СИЛУ в соответствии с указом Президента КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduuitl1bufqfddmditc8pb">
+      <w:hyperlink w:history="1" r:id="rIdss8wmwwlxxer47ekgjhyn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 октября 2001 года № 300</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  г.Бишкек, Дом Правительстваот 21 мая 1996 года УП N 170                  УКАЗ ПРЕЗИДЕНТА КЫРГЫЗСКОЙ РЕСПУБЛИКИ              О Судебном департаменте Кыргызской Республики                    (В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3dgffg02y5o34vxjbtvwd">
+      <w:hyperlink w:history="1" r:id="rIdydxj6atjd7vptk0_aseoz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента КР                     от 31 июля 1998 года УП N 242)      В целях  приведения  в соответствие с Конституцией Кыргызской Рес-публики процедуры назначения и освобождения судей  местных  судов  Кыр-гызской Республики и создания условий для эффективного функционированиясудов республики,  а также образования вспомогательного органа судебнойвласти,  организационно обеспечивающего нормальную деятельность судов иорганов судейского сообщества, постановляю:     1. Преобразовать  Судебную администрацию пpи Совете судей Кыргызс-кой Республики в Судебный департамент Кыргызской Республики.     2. Судебному  департаменту  Кыргызской  Республики  в двухмесячныйсрок разработать и внести на утверждение Президентом Кыргызской Респуб-лики положение о Судебном департаменте Кыргызской Республики.     3. Внести во Временное положение о Совете судей Кыргызской Респуб-лики,  утвержденное Указом Президента Кыргызской Республики "Об утверж-дении Временного положения о Совете судей Кыргызской Республики" от  28июля 1994 года, следующие изменения и дополнения:     в разделе I:     - абзацы 4 и 6 пункта 2 исключить;     - абзацы 4 и 5 пункта 5 исключить.     В разделе II:     - в пункте 12 слова:  "областных, города Бишкека, военного, район-ных,  городских  судов республики и назначению судей" заменить словами:"местных судов республики";     - в пункте 13 слова:  "главы Судебной администрации" заменить сло-вами: "директора Судебного департамента";     - в  пункте 14 слова:  "Квалификационную коллегию и ее председате-ля",  "начальников управлений и отделов Судебной администрации"  исклю-чить,  слова: "Судебной администрации" и "главы Судебной администрации"заменить словами: "Судебного департамента";     - пункт 15 изложить в следующей редакции:     "Осуществляет общее руководство и контроль за работой Коллегии  посудебной этике, утверждает ее решения, заслушивает отчеты, рассматрива-ет жалобы на ее действия,  по которым  решение  Совета  судей  являетсяокончательным";     - пункты 16, 17, 18, 24 исключить;     - пункты 19-23, считать соответственно пунктами 16-21.     Раздел III "Порядок представления Совету судей кандидатуp на долж-ность председателей местных и военного судов" исключить.     В разделе IV:     - в пункте 30 слова:  "коллегиями и судебной администрацией" заме-нить словами: "коллегией и Судебным департаментом";     - пункты 28-32 считать соответственно пунктами 22-26.     Раздел IV "Полномочия председателя Совета судей" и раздел "Порядокведения заседаний,  обжалование решений Совета судей" считать соответс-твенно разделом III "Полномочия председателя Совета судей"  и  разделомIV "Порядок ведения заседаний, обжалование решений Совета судей".     4. (Утратил силу)     5. Настоящий Указ вступает в силу с момента подписания.      Президент Кыргызской Республики                   А.Акаев</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -214,69 +214,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId12ytqcnjhitr8gbxclyae">
+    <w:hyperlink w:history="1" r:id="rIdii9i5-cx1neszmqtyjl1l">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/46515</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIduaakqgmchlssesy7gwxiy">
+    <w:hyperlink w:history="1" r:id="rIdtv74pi88bzthmvreckydx">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -419,57 +419,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIduuitl1bufqfddmditc8pb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/3544" TargetMode="External"/><Relationship Id="rId3dgffg02y5o34vxjbtvwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/2798" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdss8wmwwlxxer47ekgjhyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/3544" TargetMode="External"/><Relationship Id="rIdydxj6atjd7vptk0_aseoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/2798" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId12ytqcnjhitr8gbxclyae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/46515" TargetMode="External"/><Relationship Id="rIduaakqgmchlssesy7gwxiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdii9i5-cx1neszmqtyjl1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/46515" TargetMode="External"/><Relationship Id="rIdtv74pi88bzthmvreckydx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>