--- v1 (2026-09-25)
+++ v2 (2026-09-25)
@@ -98,71 +98,71 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                           УТРАТИЛ СИЛУ в соответствии с указом Президента КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdss8wmwwlxxer47ekgjhyn">
+      <w:hyperlink w:history="1" r:id="rIdnyokjz6n5qaerwvtxhr2j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 октября 2001 года № 300</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  г.Бишкек, Дом Правительстваот 21 мая 1996 года УП N 170                  УКАЗ ПРЕЗИДЕНТА КЫРГЫЗСКОЙ РЕСПУБЛИКИ              О Судебном департаменте Кыргызской Республики                    (В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydxj6atjd7vptk0_aseoz">
+      <w:hyperlink w:history="1" r:id="rIdx-laquxdhrrhpemedugth">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента КР                     от 31 июля 1998 года УП N 242)      В целях  приведения  в соответствие с Конституцией Кыргызской Рес-публики процедуры назначения и освобождения судей  местных  судов  Кыр-гызской Республики и создания условий для эффективного функционированиясудов республики,  а также образования вспомогательного органа судебнойвласти,  организационно обеспечивающего нормальную деятельность судов иорганов судейского сообщества, постановляю:     1. Преобразовать  Судебную администрацию пpи Совете судей Кыргызс-кой Республики в Судебный департамент Кыргызской Республики.     2. Судебному  департаменту  Кыргызской  Республики  в двухмесячныйсрок разработать и внести на утверждение Президентом Кыргызской Респуб-лики положение о Судебном департаменте Кыргызской Республики.     3. Внести во Временное положение о Совете судей Кыргызской Респуб-лики,  утвержденное Указом Президента Кыргызской Республики "Об утверж-дении Временного положения о Совете судей Кыргызской Республики" от  28июля 1994 года, следующие изменения и дополнения:     в разделе I:     - абзацы 4 и 6 пункта 2 исключить;     - абзацы 4 и 5 пункта 5 исключить.     В разделе II:     - в пункте 12 слова:  "областных, города Бишкека, военного, район-ных,  городских  судов республики и назначению судей" заменить словами:"местных судов республики";     - в пункте 13 слова:  "главы Судебной администрации" заменить сло-вами: "директора Судебного департамента";     - в  пункте 14 слова:  "Квалификационную коллегию и ее председате-ля",  "начальников управлений и отделов Судебной администрации"  исклю-чить,  слова: "Судебной администрации" и "главы Судебной администрации"заменить словами: "Судебного департамента";     - пункт 15 изложить в следующей редакции:     "Осуществляет общее руководство и контроль за работой Коллегии  посудебной этике, утверждает ее решения, заслушивает отчеты, рассматрива-ет жалобы на ее действия,  по которым  решение  Совета  судей  являетсяокончательным";     - пункты 16, 17, 18, 24 исключить;     - пункты 19-23, считать соответственно пунктами 16-21.     Раздел III "Порядок представления Совету судей кандидатуp на долж-ность председателей местных и военного судов" исключить.     В разделе IV:     - в пункте 30 слова:  "коллегиями и судебной администрацией" заме-нить словами: "коллегией и Судебным департаментом";     - пункты 28-32 считать соответственно пунктами 22-26.     Раздел IV "Полномочия председателя Совета судей" и раздел "Порядокведения заседаний,  обжалование решений Совета судей" считать соответс-твенно разделом III "Полномочия председателя Совета судей"  и  разделомIV "Порядок ведения заседаний, обжалование решений Совета судей".     4. (Утратил силу)     5. Настоящий Указ вступает в силу с момента подписания.      Президент Кыргызской Республики                   А.Акаев</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -214,69 +214,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdii9i5-cx1neszmqtyjl1l">
+    <w:hyperlink w:history="1" r:id="rIdxvmvvlb0xjxydgjwgp6sl">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/46515</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdtv74pi88bzthmvreckydx">
+    <w:hyperlink w:history="1" r:id="rIduzmke3i-ttcpc1n-7s0bl">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -419,57 +419,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdss8wmwwlxxer47ekgjhyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/3544" TargetMode="External"/><Relationship Id="rIdydxj6atjd7vptk0_aseoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/2798" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdnyokjz6n5qaerwvtxhr2j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/3544" TargetMode="External"/><Relationship Id="rIdx-laquxdhrrhpemedugth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/2798" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdii9i5-cx1neszmqtyjl1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/46515" TargetMode="External"/><Relationship Id="rIdtv74pi88bzthmvreckydx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdxvmvvlb0xjxydgjwgp6sl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/46515" TargetMode="External"/><Relationship Id="rIduzmke3i-ttcpc1n-7s0bl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>