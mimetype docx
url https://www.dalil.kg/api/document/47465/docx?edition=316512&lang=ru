--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -98,171 +98,171 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                             УТРАТИЛ СИЛУ                 в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw9a-wsq91f-gafxvysajk">
+      <w:hyperlink w:history="1" r:id="rIdsmufr2o5nayilggcruaks">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента КР                    от 5 апреля 2001 года УП N 115                                                     Утверждено                                                </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnzskl9fq0yg6tncjd1bqq">
+      <w:hyperlink w:history="1" r:id="rIdpxtreiwlpeohk0oi3mss9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента                                              Республики Кыргызстан                                         от 9 февраля 1993 года N УП-35                                ПОЛОЖЕНИЕ    о Государственной комиссии Республики Кыргызстан по иностранным          инвестициям и экономической помощи (Госкоминвесте)     (В редакции Указов Президента КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3-knzg0t7qkwgf6gm7vgv">
+      <w:hyperlink w:history="1" r:id="rIdg2vf4ncxnuuaqlemsmmrc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 января 1994 года N УП-5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,        </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmy_jrd88ry6fztah_imak">
+      <w:hyperlink w:history="1" r:id="rId68-b_ngycjlumnfhpufhv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 марта 1994 года N УП-32</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfqtu6c5allwskjq8umexs">
+      <w:hyperlink w:history="1" r:id="rIdk57svrluh3_ycvpwaxe0c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 июля 1996 года N УП-246</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,      </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvaemrs5x6xzj4vfksxeqa">
+      <w:hyperlink w:history="1" r:id="rIdfd6vngz5fdpbdtpuu3xg0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 января 1998 года УП N 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_a9ltdtb01mflkwqjpc-x">
+      <w:hyperlink w:history="1" r:id="rId4xefu9mh6d8tfvzqwcnr6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 ноября 1998 года УП N 362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)                           I. Общие положения       1. Государственная  комиссия Республики Кыргызстан по иностранныминвестициям и экономической помощи (Госкоминвест) является органом  го-сударственного управления,  подчиненным непосредственно Президенту Рес-публики Кыргызстан.     2. Председателем Госкоминвеста является Премьер-министр КыргызскойРеспублики;     заместителем Председателя комиссии - председатель Государственногокомитета Кыргызской Республики по иностранным инвестициям и экономичес-кому развитию;     членами комиссии:     Министр внешней торговли и промышленности  Кыргызской  Республики,Министр финансов Кыргызской Республики, Председатель Национального бан-ка Кыргызской Республики,  Министр сельского и водного  хозяйства  Кыр-гызской  Республики,  Министр транспорта и связи Кыргызской Республики,Министр иностранных дел Кыргызской Республики,  Председатель  ПравленияФонда государственного имущества Кыргызской Республики, главы областныхгосударственных администраций и глава  местного  самоуправления  городаБишкек.     Комиссия  вправе  привлекать для работы в Госкоминвесте других ми-нистров, председателей государственных комитетов,  руководителей  адми-нистративных  ведомств,  республиканских органов предпринимательского икрестьянского движений, иных коммерческих структур.     3. Решения,  принятые Госкоминвестом в пределах своей компетенции,обязательны для исполнения всеми органами государственного  управления,предприятиями, организациями (их объединениями).     4. Исполнительным  органом  Госкоминвеста является Государственныйкомитет Кыргызской Республики по иностранным инвестициям и  экономичес-кому развитию.     5. Государственный комитет Кыргызской  Республики  по  иностранныминвестициям  и  экономическому развитию является самостоятельным юриди-ческим лицом,  имеет свою гербовую печать, расчетный и валютный счета вбанковских  учреждениях  Республики  Кыргызстан и по необходимости - зарубежом.                     II. Цели и задачи Госкоминвеста      6. Основной  целью  Госкоминвеста является формирование и осущест-вление единой государственной политики в области привлечения  иностран-ных инвестиций и эффективной реализации иностранной экономической,  и втом числе технической помощи республике,  обеспечение широкомасштабногоучастия  иностранных  инвесторов  в реформировании экономики РеспубликиКыргызстан.     7. Задачи Госкоминвеста:     а) координация деятельности всех государственных органов и коммер-ческих структур по привлечению и использованию иностранных инвестиций иэкономической помощи,  в том числе технического характера, а также осу-ществление контроля за эффективностью этой деятельности;     б) определение приоритетов по распределению иностранных инвестицийи экономической помощи;     в) создание эффективной системы работы с иностранными инвесторами,международными многосторонними, иностранными учреждениями, организация-ми и странами, оказывающими экономическую помощь республике;     г) защита  экономических интересов республики и обеспечение соблю-дения национального законодательства в договорах и соглашениях,  заклю-ченных с иностранными инвесторами;     д) рассмотрение проектов законов, указов Президента и решений Пра-вительства  Республики  Кыргызстан  по вопросам иностранных инвестиций,экономической и технической помощи;     е) рассмотрение предложений Государственного  комитета  КыргызскойРеспублики  по иностранным инвестициям и экономическому развитию о пре-доставлении льгот иностранным инвесторам  и  участникам  инвестиционнойдеятельности;     ж) рассмотрение и утверждение предложений Государственного комите-та  Кыргызской  Республики  по иностранным инвестициям и экономическомуразвитию по организации банковских,  страховых,  консалтинговых и  иныхинститутов, а также по особо важным для экономики республики программами проектам по использованию иностранных инвестиций и их мониторинг;     з) принятие  решений о проведении международных тендеров и конкур-сов:  по распределению кредитных ресурсов,  освоению месторождений при-родных ресурсов (недр), строительству крупных объектов и сооружений, позакупкам товаров (работ, услуг) и оборудования;     и) принятие  решений  (по  поручению Правительства Республики Кыр-гызстан) о предоставлении гарантий иностранным инвесторам от имени рес-публики, в том числе о залоге права на природные ресурсы;     к) ежеквартальное рассмотрение и утверждение представляемых  Госу-дарственным  комитетом Кыргызской Республики по иностранным инвестициями экономическому развитию отчетов об инвестиционных проектах,  экономи-ческой и технической помощи.               III. Компетенция Государственного комитета           Кыргызской Республики по иностранным инвестициям                       и экономическому развитию      8. К  компетенции  Государственного комитета Кыргызской Республикипо иностранным инвестициям и экономическому развитию относятся:     а) организация  работы по участию Республики Кыргызстан в деятель-ности международных экономических и финансово-кредитных  организаций  иинститутов;     б) участие в подготовке проектов республиканского бюджета в  частииспользования иностранных займов;     в) разработка предложений по развитию и совершенствованию валютнойи финансово-кредитной системы, связанной с иностранными инвестициями  изаймами;     г) участие в подготовке проектов законов,  указов Президента и ре-шений Правительства Республики Кыргызстан по вопросам привлечения,  ис-пользования  и  стимулирования иностранных инвестиций (льготы в областиналогообложения, реинвестиций, вывоза капитала и другие);     д) разработка  предложений  по организации банковских,  страховых,консалтинговых и иных институтов;     е) организация и осуществление сотрудничества с международными ва-лютно-финансовыми и кредитными институтами, странами-донорами и частны-ми инвесторами;     ж) учет всех видов и форм иностранных инвестиций,  кредитов и зай-мов в республике;     з) анализ, экспертиза и оценка кредитных условий и кредитно-финан-совых предложений различных доноров;     и) подготовка предложений по вопросам страхования,  предоставлениягарантий иностранным инвесторам от имени республики,  в том числе о за-логе прав на природные ресурсы;     к) подготовка предложений по использованию иностранных инвестиций,экономической и технической помощи;     л) разработка предложений и подготовка заключений по концессионнымдоговорам и созданию иностранных концессионных предприятий;     м) обслуживание  и  реализация  отдельных  программ  и проектов поиностранным инвестициям, экономической и технической помощи;     н) разработка предложений по реализации внешних ресурсов;     о) организация работы по подготовке, анализу, экспертизе иностран-ных инвестиционных проектов;     п) подготовка отчетов по инвестиционным проектам, по использованиюэкономической, технической помощи и других внешних ресурсов;     р) проведение экспертизы учредительных документов, выдача лицензийна  инвестиционную деятельность,  определение порядка и размеров оплатыза лицензирование инвестиционной деятельности для последующего  утверж-дения Госкоминвестом;     с) организация и проведение республиканских и международных тенде-ров и  конкурсов  по распределению кредитных ресурсов,  освоению место-рождений, природных ресурсов (недр),  строительству объектов и сооруже-ний, по закупкам товаров (работ, услуг) и оборудования;     т) приглашение на работу в качестве консультантов и экспертов  за-рубежных и отечественных специалистов на контрактной основе;     у) участие в совместных с иностранными донорами разработках по ре-ализации Программы экономических реформ республики;     ф) организация и контроль исполнения решений Госкоминвеста.     9. Государственный  комитет  Кыргызской  Республики по иностранныминвестициям и экономическому развитию осуществляет переговоры с  иност-ранными инвесторами и донорами в соответствии со своей компетенцией.                VI. Порядок деятельности Госкоминвеста и            Государственного комитета Кыргызской Республики         по иностранным инвестициям и экономическому развитию      10. Государственная  комиссия Республики Кыргызстан по иностранныминвестициям и экономической помощи коллегиально обсуждает  и  принимаетрешения по всем вопросам, отнесенным к ее компетенции Указом ПрезидентаРеспублики Кыргызстан от 27 июля 1992 года и настоящим Положением.     Заседания Госкоминвеста  проводятся  по мере необходимости,  но нереже одного раза в  квартал.  Руководит  заседаниями  Госкоминвеста  еепредседатель  - Премьер-министр Республики Кыргызстан,  а в его отсутс-твие - Первый заместитель Председателя - Вице-премьер-министр Республи-ки Кыргызстан, ведающий вопросами экономической политики.     11. Решения Госкоминвеста оформляются в форме постановлений и рас-поряжений Госкоминвеста.     12. Ответственность за эффективное использование  иностранных  ин-вестиций и  экономической  помощи  несет  Председатель  Госкоминвеста ипредседатель Государственного комитета Кыргызской Республики по  иност-ранным инвестициям и экономическому развитию.     13. Подготовку материалов для рассмотрения на заседаниях Госкомин-веста и их организационное обеспечение осуществляет Государственный ко-митет Кыргызской Республики по иностранным инвестициям и экономическомуразвитию.     14. Контроль за деятельностью Государственного комитета КыргызскойРеспублики по иностранным инвестициям и экономическому развитию,  вклю-чая проверку финансово-хозяйственной дисциплины,  осуществляется по по-ручению Президента Республики Кыргызстан.            V. Структура Агентства по иностранным инвестициям                            (Утратил силу)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -314,69 +314,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId749ahdndnkj-yejsjs9td">
+    <w:hyperlink w:history="1" r:id="rIdaqxydyvp9ic-_s5handgl">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/47465</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdfcfxzz-pzwuskyumlpcex">
+    <w:hyperlink w:history="1" r:id="rId0gxnvmbaaf4j7uyk8fveq">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -519,57 +519,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdw9a-wsq91f-gafxvysajk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/2115" TargetMode="External"/><Relationship Id="rIdnzskl9fq0yg6tncjd1bqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/47464" TargetMode="External"/><Relationship Id="rId3-knzg0t7qkwgf6gm7vgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/46705" TargetMode="External"/><Relationship Id="rIdmy_jrd88ry6fztah_imak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/46734" TargetMode="External"/><Relationship Id="rIdfqtu6c5allwskjq8umexs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/46573" TargetMode="External"/><Relationship Id="rIdvaemrs5x6xzj4vfksxeqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/2551" TargetMode="External"/><Relationship Id="rId_a9ltdtb01mflkwqjpc-x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/2924" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdsmufr2o5nayilggcruaks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/2115" TargetMode="External"/><Relationship Id="rIdpxtreiwlpeohk0oi3mss9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/47464" TargetMode="External"/><Relationship Id="rIdg2vf4ncxnuuaqlemsmmrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/46705" TargetMode="External"/><Relationship Id="rId68-b_ngycjlumnfhpufhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/46734" TargetMode="External"/><Relationship Id="rIdk57svrluh3_ycvpwaxe0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/46573" TargetMode="External"/><Relationship Id="rIdfd6vngz5fdpbdtpuu3xg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/2551" TargetMode="External"/><Relationship Id="rId4xefu9mh6d8tfvzqwcnr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/2924" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId749ahdndnkj-yejsjs9td" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/47465" TargetMode="External"/><Relationship Id="rIdfcfxzz-pzwuskyumlpcex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdaqxydyvp9ic-_s5handgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/47465" TargetMode="External"/><Relationship Id="rId0gxnvmbaaf4j7uyk8fveq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>