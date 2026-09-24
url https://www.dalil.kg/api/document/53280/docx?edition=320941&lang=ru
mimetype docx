--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,131 +98,131 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                              УТРАТИЛО СИЛУ                в соответствии с постановлением Правительства КР                          </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzcxtncqumstp4vpkxp5pw">
+      <w:hyperlink w:history="1" r:id="rIddsjtls-slb4mjyy8mpfw4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> от 3 февраля 2004 года №53</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                   Утверждено                     </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz6lvlla-vx2cfjuuihuyv">
+      <w:hyperlink w:history="1" r:id="rIdnoqfpofgh3yirqaecu9uo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства                         Кыргызской Республики                      от 14 марта 2002 года N 142                                ПОЛОЖЕНИЕ                  о среднем профессиональном учебном                    заведении Кыргызской Республики (В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduz8u-kwzr9ih2hgi2ow6t">
+      <w:hyperlink w:history="1" r:id="rIdegfnyzculkfkjt8qiwq_n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 ноября 2003 года №702</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)                           I. Общие положения     1.1.   Среднее   профессиональное  учебное  заведение   КыргызскойРеспублики    (далее    -   СПУЗ)   является   учебно-производственнымучреждением,   осуществляющим  в  соответствии  с  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda4mbsw2gntatunm0gyv56">
+      <w:hyperlink w:history="1" r:id="rIdfmzpix-gzukwxx4frbnp4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  КыргызскойРеспублики  "Об  образовании" профессиональную подготовку специалистовсреднего  звена по определенной специальности на базе полного среднегообразования.    Государственный    СПУЗ   создается   Правительством    КыргызскойРеспублики. Негосударственный СПУЗ создается учредителем.    СПУЗ  является  юридическим лицом, имеет  самостоятельный  баланс,печать и собственное наименование.    1.2.  К  СПУЗам  относятся  техникумы, профессиональные  колледжи,(педагогические, медицинские и другие) училища.    1.3. Лица,  обучающиеся в СПУЗ, именуются студентами (курсантами),далее по тексту - "студентами".    1.4. Основными задачами СПУЗ являются:    - удовлетворение потребностей личности  в  получении  профессии  иквалификации     по     выбранной   специальности,     а    также    винтеллектуальном, нравственном и физическом развитии;    - удовлетворение потребностей страны в специалистах среднего звенав  форме  подготовки,  переподготовки и  повышения  квалификации  этихспециалистов;    -   производственная  и  опытно-производственная  деятельность   собеспечением единства учебного и производственного процессов.    1.5.   СПУЗ   подконтролен  органам  государственного  управления.Контроль,    качества  подготовки  обучения  и  воспитания  студентов,независимо   от  ведомственной  подчиненности  и  форм  собственности,осуществляется   органом   государственного  управления   образованиемМинистерством  образования  и  культуры  Кыргызской  Республики  путемгосударственной      аттестации    выпускников     и     периодическойгосударственной аттестации учебного заведения.    По  результатам  аттестации  СПУЗу выдается  сертификат  на  правоприсвоения  квалификаций  и выдачу дипломов государственного  образца.Порядок  проведения  аттестации  СПУЗа  устанавливается  Министерствомобразования и культуры Кыргызской Республики.    1.6. СПУЗ  осуществляет свою деятельность в соответствии с ЗакономКыргызской   Республики  "Об  образовании",  нормативными  документамиМинистерства  образования и культуры Кыргызской Республики,  настоящимПоложением и своим уставом.    1.7.   Устав  определяет:  цели  и  задачи  деятельности  учебногозаведения,   его  структуру, формы и организацию  управления,  порядоккомплектования   кадров  и  оплаты труда,   специальности  подготовки,организацию  и управление учебным процессом и  финансово-хозяйственнойдеятельностью,  наличие  и  порядок оказания  платных  образовательныхуслуг,    права  и  обязанности  сотрудников  и  студентов,  механизмывнутреннего контроля, нормы и правила внутреннего распорядка.    Устав разрабатывается на основе Закона Кыргызской  Республики  "Обобразовании", других нормативных правовых актов Кыргызской  Республикии   данного  Положения,   утверждается  общим  собранием   коллектива,проходит  учетную  регистрацию  в  Министерстве образования и культурыКыргызской  Республики с последующей государственной  регистрацией   вМинистерстве юстиции Кыргызской Республики.    1.8.  СПУЗ  в  интересах  осуществления стоящих  перед  ним  задачсамостоятелен   в  принятии решений и осуществлении действий  по  всемвопросам,  не  отнесенным  к  компетенции  вышестоящих  органов  и  непротиворечащим законодательству Кыргызской Республики.    1.9.   Государственный  СПУЗ  реорганизуется    и    ликвидируетсяПравительством    Кыргызской   Республики   по   предложению    органагосударственного  управления  им,  а  также  предложению  Министерстваобразования  и культуры Кыргызской Республики на основании результатоваттестации.   Негосударственный СПУЗ реорганизуется или  ликвидируетсяучредителем,   а  также  по результатам государственной  аттестации  вустановленном порядке.                   II. Структура и деятельность СПУЗа     2.1.  СПУЗ  может  иметь  в  своем  составе  предметные  комиссии,отделения,   учебно-производственные мастерские  (цехи,  лаборатории),предприятия  питания  и  отдыха студентов, структурные  подразделения,осуществляющие  обучение на платной основе, а также  подразделения  пообучению   рабочим   профессиям  с  правом  выдачи   квалификационногосертификата (удостоверения).    В  составе  СПУЗа  могут быть подразделения,  осуществляющие  своюдеятельность   на  основе  самоокупаемости  и  полного  хозяйственногорасчета.    2.2.  Структура   СПУЗа формируется им самостоятельно  в  пределахвыделенных   объемов   финансирования  по   согласованию   с   органомгосударственного    управления   или   учредителем   и   Министерствомобразования и культуры Кыргызской Республики.    Открытие структурных  подразделении,  реализующих программы общегосреднего   (полного)   образования  с  правом  выдачи   документа   обобразовании  государственного   образца,   или   новых  специальностейосуществляется    на    основании    государственной    лицензии    наобразовательную     деятельность    и   последующей    государственнойаттестации.    2.3.  СПУЗ  и  все  его  подразделения функционируют  как   единыйучебно-производственный комплекс. Все подразделения обязаны  исполнятьрешения руководства СПУЗа и осуществлять отчисления в централизованныефонды,   порядок использования которых определяется советом коллектива(педагогическим советом).    2.4.   В   целях  создания  наиболее  благоприятных  условий   дляинтеграции  обучения  с  производством  СПУЗы  могут  объединяться   вустановленном   порядке   с   коллективными   хозяйствами,    фермами,лечебными учреждениями, предприятиями,  фирмами и другими юридическимилицами,   при  этом   СПУЗы  остаются  самостоятельными,  со  статусомюридического   лица.   Взаимоотношения   оформляются   договором   илисоглашением.    2.5.  СПУЗ  может  в  установленном порядке заключать  договоры  садминистрацией  других  учебных  учреждений  по  вопросам   совместнойобразовательной  деятельности,  использования  материально-техническойбазы  и  других  видов  сотрудничества,  а также  вводить  в  качествеюридического  лица  в состав учебных комплексов,   включающих  в  себявысшие,   средние  профессиональные  учебные  заведения,    учрежденияначального  профессионального образования, общеобразовательные школы вих различных сочетаниях.    2.6.  В  целях  повышения  качества  профессиональной   подготовкистудентов   СПУЗ может осуществлять производственную,  конструкторскуюдеятельность  и  другие  виды  деятельности  по  профилю    подготовкиспециалистов,  оно  может  оказывать  платные  услуги,  в  том   числеобразовательные.    2.7.  СПУЗ  может  осуществлять  прямые  связи  с  зарубежными   имеждународными  учреждениями, предприятиями и организациями,  частнымилицами по вопросам подготовки, переподготовки и повышения квалификацииспециалистов со средним образованием,  а также педагогических  кадров,в  установленном порядке разрабатывать и реализовывать   совместно   сзарубежными   партнерами   программы  и   вступать   в   международныеорганизации.    2.8.   СПУЗ   ведет   делопроизводство,   архив,   финансовую    истатистическую отчетность.    Отчеты  представляются  в орган государственного  управления,  илиучредителем   в   Министерство  образования  и   культуры   КыргызскойРеспублики    и   Национальный   статистический   комитет   КыргызскойРеспублики    по   формам,  устанавливаемым  органами  государственнойстатистики   и   Министерством  образования  и   культуры   КыргызскойРеспублики.            III. Организация учебно-воспитательного процесса     3.1.   Подготовка   специалистов  в   СПУЗе   осуществляется    поспециальностям,    предусмотренным   Классификатором    специальностейсреднего  профессионального  образования,  утвержденным  Министерствомобразования и культуры Кыргызской Республики.    3.2. Реализация образовательных профессиональных программ среднегопрофессионального  образования может осуществляться  по  очной,  очно-заочной (вечерней), заочной формам обучения.    3.3. Реализация  программ среднего профессионального образования ввысших   учебных   заведениях   разрешается   только   в   структурныхподразделениях,   которым  в  вопросах  образовательной   деятельностипредоставлены все права среднего профессионального учебного заведения.    3.4. (Исключен)(В редакции постановления Правительства КР  от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpy3cllydm2mvdbfdznyd7">
+      <w:hyperlink w:history="1" r:id="rIdy6bdbaw3dxirm22p87fkv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 ноября 2003 года №702</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)    СПУЗ  могут  осуществлять  прием на базе основного  образования  сусловием  выполнения  минимальной  обязательной  компоненты  программыполного среднего образования и выдачи выпускникам аттестата  об  общемсреднем  образовании. При этом общий срок обучения продлевается  на  1год.    На специальность "Хореографическое искусство" может осуществлятьсяприем   детей  младшего  школьного  возраста  с  условием   выполненияминимальной   обязательной  компоненты  программы   полного   среднегообразования.    3.5. Планы приема на обучение за счет средств бюджета определяютсяорганом  государственного  управления учебным  заведением  в  пределахконтрольных цифр (государственного заказа) на подготовку специалистов.Планы   приема   на   обучение    за   счет    внебюджетных    средствразрабатываются  учебным заведение в пределах  контрольных  нормативовосуществления учебного процесса.    3.6.  Требования  к  знаниям и умениям, которыми  должен  обладатьспециалист по каждой специальности, содержание подготовки специалистовопределяются государственными образовательными стандартами.    Порядок разработки и утверждения образовательных  профессиональныхпрограмм   среднего   профессионального образования,   другой  учебно-программной  документации  определяется  Министерством  образования  икультуры Кыргызской Республики.    3.7. СПУЗ имеет право:    -   разрабатывать  на  основании  государственных  образовательныхстандартов   собственные  дополнительные  требования  к    специальнойподготовке выпускников к их специализации;    - разрабатывать рабочие учебные планы и графики учебного процесса,программы изучения дисциплин;    - разрабатывать и в установленном порядке издавать тексты  лекций,малотиражные    учебные   пособия,    а   также    учебно-методическуюдокументацию для студентов.    3.8. Учебный  процесс  строится  в соответствии с государственнымистандартами       среднего       профессионального        образования,образовательными  профессиональными  программами  по специальностям  ипрограммами учебных дисциплин.    3.9.  Язык  обучения  устанавливается  СПУЗом  в  соответствии   сКонституцией  Кыргызской Республики и законами  Кыргызской  Республики"Об образовании", "Об официальном языке в Кыргызской Республике".    3.10.   Начало   учебного   года   по   дневной   форме   обученияустанавливается,    как  правило,  с  1  сентября,   окончание   -   всоответствии с учебными графиками.    Формы контроля  знаний  и завершения обучения,  виды практическогообучения   устанавливаются   учебными   планами   в   соответствии   стребованиями государственных образовательных стандартов.    3.11. Занятия проводятся учебными  группами  или  потоками.  Формыпроведения   занятий  определяются  СПУЗом и преподавателями,   исходяиз обеспечения их высокой эффективности и качества.    3.12.    Численность     учебной   группы   при    государственномфинансировании устанавливается на первом курсе - не менее 30  человек,на    старших   курсах   -  СПУЗом  в  пределах   выделенных   объемовфинансирования.    При   проведении   лабораторных  работ,  а  также   при   курсовомпроектировании    и    производственном    обучении    в    мастерских(хозяйствах) учебная группа может делиться на подгруппы в  составе  неменее   8   человек,   на  специальностях  исполнительского  искусствазанятия могут проводиться и с отдельными студентами.    3.13.   Выпускники   СПУЗов,  успешно  усвоившие   образовательнуюпрофессиональную   программу,    проходят   итоговую   государственнуюаттестацию   в  порядке,   определяемом  Министерством  образования  икультуры Кыргызской Республики.    3.14.   Знания,    умения   и   навыки   студентов   на   итоговойгосударственной аттестации оцениваются в баллах: "отлично",  "хорошо","удовлетворительно", "неудовлетворительно". Студенты, не аттестованныепо дисциплинам учебного года, на следующий курс не переводятся.    3.15. Выпускникам  СПУЗов,  прошедшим  государственную аттестацию,успешно     выдержавшим    итоговую    государственную     аттестацию,присваивается  квалификация  специалиста со средним  образованием  (поопределенной   специальности)  и  выдается   диплом   государственногообразца,    установленного  Министерством   образования   и   культурыКыргызской Республики.    Диплом с отличием выдается выпускникам СПУЗов,  получившим  оценку"отлично"   на  итоговой  государственной аттестации  и  не  менее  75процентов  отличных  оценок  по результатам  текущей  аттестации  (приусловии  отсутствия удовлетворительных оценок).    Дипломы, выдаваемые СПУЗом,  являющимся структурным подразделениемвысшего  учебного  заведения, подписываются  директором  (начальником)СПУЗа и заверяются печатью.    3.16.  Прием,   отчисление   и  восстановление  студентов  в  СПУЗрегламентируются   положениями  и  нормативными  актами   Министерстваобразования и культуры Кыргызской Республики.    Получение квалификации по второй специальности  в  соответствии  сЗаконом  Кыргызской Республики "Об образовании" осуществляется  толькона договорной (платной) основе.                       IV. Студенты, преподаватели                    и административно-обслуживающий                            персонал СПУЗа     4.1.   Студентам  СПУЗа  выдается  студенческий  билет  и   книжкауспеваемости.  Студенты, обучающиеся за счет средств бюджета по  очнойформе,   в   установленном   порядке  обеспечиваются   государственнойстипендией.    Студентам,  нуждающимся  в  жилье, по возможности  предоставляетсяобщежитие.    Студенты, обучающиеся  без отрыва от производства,  имеют право надополнительные  отпуск и другие льготы по месту их основной  работы  всоответствии с Трудовым кодексом Кыргызской Республики.    4.2. Студенты СПУЗа имеют право на:    - получение  знаний и профессиональных умений на уровне требованийсоответствующих государственных образовательных стандартов;    - выбор  специализации в пределах образовательной профессиональнойпрограммы;    - получение рабочей профессии;    -  пользование  помещениями  и  оборудованием  учебных  кабинетов,лабораторий,  мастерских, библиотек и других структурных подразделенийучебного заведения;    - участие в экспериментальной,  конструкторской, производственной,других  видах  законной деятельности СПУЗа,  в оказании платных  услугнаселению;    -   на  отсрочку  (при  дневной  форме  обучения)  от  призыва   вВооруженные   Силы   в   установленном  законодательством   КыргызскойРеспублики порядке;    -  защиту  своего  человеческого достоинства, обжалование  решенийадминистрации  учебных  заведений в орган государственного  управленияобразованием и административные органы.    4.3. Студенты СПУЗа обязаны:    - овладеть  теоретическими  знаниями  и  практическими навыками поспециальности      на      уровне      требований      государственныхобразовательных стандартов;    -    выполнять   в   установленные   сроки   все   виды   заданий,предусмотренные учебными планами и программами;    - соблюдать устав учебного заведения.    4.4.   За   высокую  успеваемость  для  студентов  устанавливаютсяразличные  формы  морального  и  материального  поощрения  в  пределахимеющихся  в учебном заведении средств.    За невыполнение учебных графиков и других предусмотренных  уставомучебного   заведения   обязанностей к студентам могут  быть  примененымеры воздействия вплоть до исключения из учебного заведения.    4.5.  Трудоустройство  выпускников, обучающихся  по  очной  форме,осуществляется   в   соответствии   с   законодательством   КыргызскойРеспублики  о труде и занятости населения.    4.6. Штатное расписание СПУЗа определяется администрацией учебногозаведения в установленном порядке в пределах имеющихся средств.    Комплектование СПУЗа преподавательскими кадрами на вакантные местаосуществляется   на   контрактно-конкурсной  основе  из   числа   лиц,имеющих   соответствующее  высшее  образование   и   опыт   работы   всоответствующих  отраслях.  Конкурсные  выборы проводятся  в  порядке,установленном   Министерством  образования   и   культуры   КыргызскойРеспублики и уставом учебного заведения.    4.7. Преподаватели СПУЗа имеют право на:    - свободный  выбор  (в рамках учебного плана и программ) средств иметодов организации педагогической деятельности;    -  учебную   нагрузку   в  объеме ставки,  оплачиваемый  отпуск  всоответствии с законодательством Кыргызской Республики;    -   соответствующее   материально-техническое   обеспечение  своейпрофессиональной деятельности;    - участие  в  обсуждении важнейших вопросов учебной и других видовдеятельности учебного заведения;    -   обжалование   в  установленном  законодательством   КыргызскойРеспублики порядке приказов и распоряжений администрации СПУЗа.    4.8. Преподаватели СПУЗа обязаны:    -  обеспечить  усвоение студентами программ на  уровне  требованийгосударственных образовательных стандартов;    -  прививать  студентам  высокие  морально-нравственные  качества,воспитывать   их  в  духе  общечеловеческих  ценностей   и   принциповгуманизма;    -  привлекать  студентов  в экспериментальную,  конструкторскую  идругие виды творческих работ;    - уважать личное достоинство студентов;    -  постоянно   повышать   свой профессиональный  и  общекультурныйуровень;   заниматься учебной, внеаудиторной, методической  и  другимивидами работ;    - соблюдать устав учебного заведения.    4.9.    Должности     административно-управленческого,     учебно-вспомогательного,  обслуживающего персонала замещаются на  контрактнойоснове, а также на условиях совмещения.  Условия выполнения этих работобуславливаются  трудовым законодательством  Кыргызской  Республики  итрудовыми договорами.                          V. Управление СПУЗами     5.1. Управление СПУЗом осуществляется в соответствии с его уставомна  принципах участия педагогического состава,  попечительского советаи  финансового комитета входящих в Совет учебного заведения в  решенииважнейших  вопросов его деятельности (организация  учебного  процесса,качество  и содержание образования, методическое обеспечение  учебногопроцесса, конкурсные выборы преподавательского состава и др.).    5.2. Высшим  общественно-государственным органом управления СПУЗомявляется  Совет,   избираемый коллективом  преподавателей  в  составе,определяемом уставом СПУЗа.    5.3. Непосредственное  руководство  СПУЗом  осуществляет  директор(начальник),     который    назначается    органом    государственногоуправления  (учредителем). Директор (начальник) является председателемСовета.    Директор (начальник) СПУЗа:    -   несет   ответственность   за  результаты   его   деятельности,соответствие    качества    подготовки    специалистов     требованиямгосударственных  образовательных стандартов,   материально-техническоеоснащение  и  информационное обеспечение учебного  процесса,  развитиематериальной базы;    -   действует   в  соответствии  с  законодательством   КыргызскойРеспублики  от  имени учебного заведения,  представляет  его  во  всехорганизациях,   распоряжается его имуществом и  средствами,  заключаетдоговора,  выдает  доверенности,  открывает в банках счета и  являетсяраспорядителем кредитов;    - формирует  в  соответствии с уставом СПУЗа его кадровый состав иструктуру, назначает своих заместителей;    -  в  пределах  компетенции СПУЗа издает приказы,  дает  указания,обязательные для всех работников и студентов.    5.4. СПУЗ  может  функционировать  как самостоятельное юридическоелицо или входить в:    -   систему  отраслевого  министерства  (ведомства),  предприятия,организации, находясь в непосредственном его подчинении;    - учебно-научно-производственный  комплекс  с  сохранением  полнойюридической самостоятельности;    - состав высшего учебного заведения в качестве подразделения.    5.5. СПУЗы в интересах осуществления стоящих перед ними задач (внезависимости    от   ведомственной   подчиненности)   могут   создаватьразличного рода объединения (ассоциации, союзы, советы и т.п.).    5.6.  Общее  учебно-методическое руководство СПУЗом,  контроль  закачеством подготовки,  независимо от его  ведомственной  подчиненностии  форм  собственности,  осуществляется  Министерством  образования  икультуры Кыргызской Республики.                   VI. Финансирование и хозяйственная                          деятельность СПУЗа     6.1. Источниками финансирования государственного СПУЗа являются:    -  средства  республиканского и местного бюджетов,  выделенные  нафинансирование государственного заказа по подготовке специалистов;    -  собственные  средства,  получаемые за выполнение  договоров  наподготовку специалистов;    - собственные средства, поступившие в виде платы за обучение;    - собственные  средства,  в  том числе валютные,  от издательской,производственно-коммерческой  и другой деятельности,   не  запрещеннойзаконодательством Кыргызской Республики;    -     средства,     вкладываемые    безвозмездно    предприятиями,организациями, фондами, частными лицами (в том числе иностранными);    - другие законные источники.    6.2. Финансово-хозяйственная  деятельность  СПУЗа осуществляется вустановленном  порядке  в  соответствии с  Положением   о   финансово-хозяйственной  деятельности высших и средних профессиональных  учебныхзаведений, утверждаемым Правительством Кыргызской Республики.    Внебюджетные  и  валютные средства, поступившие  от  экономическойдеятельности,    остаются  в  распоряжении  СПУЗа  и  используются   вустановленном законодательством Кыргызской Республики порядке.    6.3. Материальная база и другое имущество СПУЗа передается  ему  воперативное   управление  и не подлежит изъятию  для  использования  внеобразовательных целях.    СПУЗ  самостоятельно   развивает  материально-техническую  базу  впределах средств,  выделенных на выполнение  государственного  заказа,за счет собственных средств и других источников.    6.4. Размеры предусмотренных  уставом  поступлений  на  содержаниеСПУЗа   должны  обеспечивать возмещение материальных и приравненных  кним  затрат  на проведение соответствующих профилю учебного  заведенияработ,  формирование  средств на выплату заработной  платы,   созданиенеобходимой   материально-технической  базы,    социальную   поддержкустудентов, развитие и материальное стимулирование трудового коллективав соответствии с законодательством Кыргызской Республики.    6.5. Размеры и формы оплаты труда,  материального стимулирования иматериальной    помощи    всем    категориям     работников      СПУЗаустанавливаются   учебным    заведением  самостоятельно   в   пределахимеющихся  у  него  средств. При этом СПУЗ использует  государственныетарифные   ставки  и   оклады   как  минимальные   при    обязательнойдифференциации   оплаты  труда  работников   в   зависимости   от   ихквалификации,   сложности и условий выполняемых работ, личного  вкладакаждого работника в результаты деятельности учебного заведения.    Приоритетными   критериями   при   оценке   эффективности   работыпедагогических  кадров являются уровень знаний и   умений   студентов,интеграция     педагогического    и    производственного    процессов,педагогическое мастерство, творчество.    </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -274,69 +274,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId2n8ne5oqiqe3ymg6hcedn">
+    <w:hyperlink w:history="1" r:id="rId8owzdet-oqihzbz7qabdr">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/53280</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId1wwqy6sbhm-gfb8xoszkj">
+    <w:hyperlink w:history="1" r:id="rIdnpjrof1tbt6m2-ci7oowp">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -479,57 +479,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdzcxtncqumstp4vpkxp5pw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55038" TargetMode="External"/><Relationship Id="rIdz6lvlla-vx2cfjuuihuyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53261" TargetMode="External"/><Relationship Id="rIduz8u-kwzr9ih2hgi2ow6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54844" TargetMode="External"/><Relationship Id="rIda4mbsw2gntatunm0gyv56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/839" TargetMode="External"/><Relationship Id="rIdpy3cllydm2mvdbfdznyd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54844" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIddsjtls-slb4mjyy8mpfw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55038" TargetMode="External"/><Relationship Id="rIdnoqfpofgh3yirqaecu9uo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53261" TargetMode="External"/><Relationship Id="rIdegfnyzculkfkjt8qiwq_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54844" TargetMode="External"/><Relationship Id="rIdfmzpix-gzukwxx4frbnp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/839" TargetMode="External"/><Relationship Id="rIdy6bdbaw3dxirm22p87fkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54844" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2n8ne5oqiqe3ymg6hcedn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53280" TargetMode="External"/><Relationship Id="rId1wwqy6sbhm-gfb8xoszkj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8owzdet-oqihzbz7qabdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53280" TargetMode="External"/><Relationship Id="rIdnpjrof1tbt6m2-ci7oowp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>