--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -98,391 +98,391 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">г.Бишкек, Дом Правительства от 1 апреля  2002 года N 183            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ             О признании утратившими силу некоторых решений                  Правительства Кыргызской Республики      В   соответствии  с  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmo4sy2a_mvzxveo3_wewr">
+      <w:hyperlink w:history="1" r:id="rIdvgdhfwqs5gitliexjoxm7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Президента  Кыргызской  Республики  «Опризнании  утратившими  силу некоторых решений  Президента  КыргызскойРеспублики»   от   16  февраля  2002  года  Правительство   КыргызскойРеспублики постановляет:      Признать утратившими силу:      -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpxqdhee_tcrm6qweilqq">
+      <w:hyperlink w:history="1" r:id="rIdt8l79saivjdawp28fgupw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Совета Министров Киргизской ССР от 1  ноября  1990года № 313 «О мерах по пресечению нарушений правил торговли и усилениюответственности за спекуляцию»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmbpui3eb_qx43g_e7pe3u">
+      <w:hyperlink w:history="1" r:id="rIdwxkdmrmbxecqqjxbzrxwp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Кабинета Министров Республики  Кыргызстан  от  23апреля  1991  года  №  170  «О дополнительных социальных  гарантиях  икомпенсациях населению республики в связи с реформой розничных цен»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds5r9bh5dnnrnbifv2e-la">
+      <w:hyperlink w:history="1" r:id="rIdwcnonfoknebsz_s-mw3bu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Кыргызстан от 5 июня 1991года  №  266  «О реализации постановления Верховного Совета РеспубликиКыргызстан  от  19  апреля 1991 года «О порядке  введения  в  действиеЗакона Республики Кыргызстан «О земельной реформе»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjkshpgnqgihvssqlvosoq">
+      <w:hyperlink w:history="1" r:id="rIdkehbsaoqe3khci-54tgqx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Республики Кыргызстан от 5 июля1991  года  №  332  «О  мерах по дальнейшему  увеличению  производстваароматичного   табака   и   реализации  Указа  Президента   РеспубликиКыргызстан от 16 мая 1991 года «О льготах, предоставляемых работникам,занятым в табаководстве»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiyqaslr-otyiwseetijnt">
+      <w:hyperlink w:history="1" r:id="rIdafmnduati2ndx3dgaazz_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Кабинета Министров Республики  Кыргызстан  от  14октября  1991 года № 504 «О мерах по обеспечению населения  РеспубликиКыргызстан продовольственными и непродовольственными товарами»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnjy8yfmrm92uxzqj0v-g1">
+      <w:hyperlink w:history="1" r:id="rIdhvp3b8actwdqpjufo2aic">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Кабинета Министров Республики  Кыргызстан  от  10декабря  1991  года  №  575  «О временном порядке  прохождения  службыгражданами   Республики   Кыргызстан,   возвратившимися   из   военно-строительных частей: Министерства обороны СССР и других министерств  иведомств с не истекшим сроком службы»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1td5-g9ew5sswt8hdxtup">
+      <w:hyperlink w:history="1" r:id="rIdr_4mv2lba0tfjj_om8tfo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Кабинета Министров Республики  Кыргызстан  от  15января  1992  года  №  11  «О реализации Указов Президента  РеспубликиКыргызстан  от  4  декабря 1991 года «О мерах по  усилению  социальнойподдержки  рабочих и служащих в области оплаты труда» и  от  3  января1992  года  «О  дополнительных  мерах социальной  поддержки  населенияРеспублики Кыргызстан в связи с изменением политики цен»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3pon88dybztpu3m4b8bxf">
+      <w:hyperlink w:history="1" r:id="rId-lo4fdwep922plobnlvcn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Кыргызстан  от  23  марта1992 года № 94 «О Кыргызском республиканском Центре агробизнеса»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdphon41ul3islwescz7m6x">
+      <w:hyperlink w:history="1" r:id="rIdaghvtzl1sv4y0yos3qrq0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Кыргызстан  от  31  марта1992 года № 115 «О трудовой занятости кыргызской молодежи»;   - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi5t6jyfcz-gerhlvvf15z">
+      <w:hyperlink w:history="1" r:id="rIdem9gagw6mqc_klcxe-vha">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Кыргызстан от 17 июля 1992года  № 334 «О реализации Указа Президента Республики Кыргызстан от  6марта 1992 года «О Деловом проекте «Ашар».   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3zq-gg0aivzlmgygmp-gz">
+      <w:hyperlink w:history="1" r:id="rIdmsqtms0wdtxmwkdjpbstr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Кыргызстан от  6  августа1992  года  № 372 «Об изменении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp2xw9ysz18kel1ovaoqkv">
+      <w:hyperlink w:history="1" r:id="rIdrltajkek1ahuk7favlgcp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства РеспубликиКыргызстан  от 13 апреля 1992 года № 143 «О государственной  инспекциипо  надзору  за безопасным ведением работ в промышленности  и  горномунадзору при Правительстве Республики Кыргызстан»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgrm37ajwo8rmwdest5okm">
+      <w:hyperlink w:history="1" r:id="rIddm5pijd2_sar3vcsiqtro">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Кыргызстан от 23  октября1992  года  № 525 «О реализации </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkzxmmia1s2eh7l4z1i8pe">
+      <w:hyperlink w:history="1" r:id="rIddz7e_7fy7kfss80ueedja">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстанот  28  августа  1992  года  №  УП-264 и  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwsr0b3gujpzdpnlsctvcb">
+      <w:hyperlink w:history="1" r:id="rIdximp_tfa-7pa1xnbjho3t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  ПравительстваРеспублики  Кыргызстан  от 1 сентября 1992  года  №  427  по  вопросамукрепления расчетов в народном хозяйстве республики»;   -  пункт 7 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdazcuakahs7vs6ooc1int5">
+      <w:hyperlink w:history="1" r:id="rIdfdr9t96l8iqbytl0y8fzt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Кыргызстан от  20сентября 1993 года № 435 «О создании Межотраслевого учебного центра»;   -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm_nszlm2nipps2v79uo1n">
+      <w:hyperlink w:history="1" r:id="rIdczmmtqc0ci37ofmzboskf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от  7  февраля1994 года № 51 «О мерах по укреплению общественного порядка и усилениюборьбы с правонарушениями».     Премьер-министр                               К.Бакиев </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -534,69 +534,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdwmdwxm8psashapxwnpbfw">
+    <w:hyperlink w:history="1" r:id="rIdzdnjgmez5mb9zhz-lqydz">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/53313</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdpk3ufmwvkhm1-lxkbycdl">
+    <w:hyperlink w:history="1" r:id="rIdwnhqgsbq6uo5viv6qmyf2">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -739,57 +739,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdmo4sy2a_mvzxveo3_wewr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/3664" TargetMode="External"/><Relationship Id="rIdwpxqdhee_tcrm6qweilqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/40880" TargetMode="External"/><Relationship Id="rIdmbpui3eb_qx43g_e7pe3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39993" TargetMode="External"/><Relationship Id="rIds5r9bh5dnnrnbifv2e-la" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/40097" TargetMode="External"/><Relationship Id="rIdjkshpgnqgihvssqlvosoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/40175" TargetMode="External"/><Relationship Id="rIdiyqaslr-otyiwseetijnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/40388" TargetMode="External"/><Relationship Id="rIdnjy8yfmrm92uxzqj0v-g1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/40462" TargetMode="External"/><Relationship Id="rId1td5-g9ew5sswt8hdxtup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39011" TargetMode="External"/><Relationship Id="rId3pon88dybztpu3m4b8bxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39106" TargetMode="External"/><Relationship Id="rIdphon41ul3islwescz7m6x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39135" TargetMode="External"/><Relationship Id="rIdi5t6jyfcz-gerhlvvf15z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39406" TargetMode="External"/><Relationship Id="rId3zq-gg0aivzlmgygmp-gz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39445" TargetMode="External"/><Relationship Id="rIdp2xw9ysz18kel1ovaoqkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39170" TargetMode="External"/><Relationship Id="rIdgrm37ajwo8rmwdest5okm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39611" TargetMode="External"/><Relationship Id="rIdkzxmmia1s2eh7l4z1i8pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48072" TargetMode="External"/><Relationship Id="rIdwsr0b3gujpzdpnlsctvcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39511" TargetMode="External"/><Relationship Id="rIdazcuakahs7vs6ooc1int5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38744" TargetMode="External"/><Relationship Id="rIdm_nszlm2nipps2v79uo1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36813" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdvgdhfwqs5gitliexjoxm7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/3664" TargetMode="External"/><Relationship Id="rIdt8l79saivjdawp28fgupw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/40880" TargetMode="External"/><Relationship Id="rIdwxkdmrmbxecqqjxbzrxwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39993" TargetMode="External"/><Relationship Id="rIdwcnonfoknebsz_s-mw3bu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/40097" TargetMode="External"/><Relationship Id="rIdkehbsaoqe3khci-54tgqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/40175" TargetMode="External"/><Relationship Id="rIdafmnduati2ndx3dgaazz_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/40388" TargetMode="External"/><Relationship Id="rIdhvp3b8actwdqpjufo2aic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/40462" TargetMode="External"/><Relationship Id="rIdr_4mv2lba0tfjj_om8tfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39011" TargetMode="External"/><Relationship Id="rId-lo4fdwep922plobnlvcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39106" TargetMode="External"/><Relationship Id="rIdaghvtzl1sv4y0yos3qrq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39135" TargetMode="External"/><Relationship Id="rIdem9gagw6mqc_klcxe-vha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39406" TargetMode="External"/><Relationship Id="rIdmsqtms0wdtxmwkdjpbstr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39445" TargetMode="External"/><Relationship Id="rIdrltajkek1ahuk7favlgcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39170" TargetMode="External"/><Relationship Id="rIddm5pijd2_sar3vcsiqtro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39611" TargetMode="External"/><Relationship Id="rIddz7e_7fy7kfss80ueedja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48072" TargetMode="External"/><Relationship Id="rIdximp_tfa-7pa1xnbjho3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/39511" TargetMode="External"/><Relationship Id="rIdfdr9t96l8iqbytl0y8fzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38744" TargetMode="External"/><Relationship Id="rIdczmmtqc0ci37ofmzboskf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/36813" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdwmdwxm8psashapxwnpbfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53313" TargetMode="External"/><Relationship Id="rIdpk3ufmwvkhm1-lxkbycdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdzdnjgmez5mb9zhz-lqydz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53313" TargetMode="External"/><Relationship Id="rIdwnhqgsbq6uo5viv6qmyf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>