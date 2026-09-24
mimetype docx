--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,131 +98,131 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                           УТРАТИЛО СИЛУ            в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcbs21z9kjpgq9ecc20ge1">
+      <w:hyperlink w:history="1" r:id="rId8oeclici94eomiidvys1u">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР                    от 30 декабря 2005 года №643 г.Бишкек, Дом Правительства от 28 апреля 1998 года N 230            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ               О мерах по обеспечению механизма реализации            Закона Кыргызской Республики "О государственной           монополии на производство, хранение и реализацию                    спирта и алкогольной продукции"              (В редакции постановлений Правительства КР от            19 мая 2000 года N 281, 31 мая 2001 года N 260,    </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwqt1ocpfgqt62xdiq25qp">
+      <w:hyperlink w:history="1" r:id="rIdvsrx3chmkyfrremyejvbx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июля 2001 года № 385</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnknr50qkizaxopaa5ige_">
+      <w:hyperlink w:history="1" r:id="rId28_n2knllnj6jzjrqipq_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 марта 2003 года №116</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)     Во  исполнение  Закона  Кыргызской Республики  "О  государственноймонополии   на   производство,   хранение   и  реализацию   спирта   иалкогольной   продукции",   в  целях  осуществления   комплекса   мер,направленных на обеспечение эффективного государственного контроля  запроизводством, хранением и реализацией спирта и алкогольной продукции,создания  необходимых условий  для  увеличения поступлений  налогов  идругих  платежей в бюджет от их реализации,  предупреждения  появленияна      внутриреспубликанском    рынке      недоброкачественной      ифальсифицированной  алкогольной продукции, бесперебойного  обеспеченияпредприятий алкогольной отрасли и  фармацевтической промышленности,  атакже   органов   здравоохранения  и  ветеринарии  спиртом   этиловым,Правительство Кыргызской Республики постановляет:    1. Утвердить  прилагаемую  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzgiy3pf7w0rstnnka1mcv">
+      <w:hyperlink w:history="1" r:id="rIdmirifcvmvgtmrj_mgfjed">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Программу</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  мер по обеспечению механизмареализации  монополии государства на производство и  оборот  спирта  иалкогольной продукции в Кыргызской Республике.    2.   Ввести   принципы   корпоративного  управления   в    системегосударственной корпорации "Кыргызалко".    3.   Установить,   что  уполномоченным  государственным   органом,наделенным исключительным правом контроля за производством, закупками,экспортом,    импортом   и   оптовой   реализацией   спирта   являетсяГосударственная  инспекция по  контролю  за  производством,  хранением и   реализацией   спирта  и  алкогольной  продукции  при ПравительствеКыргызской Республики.(В редакции постановления  от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdumpckhmxlzlsrtkiqlcyp">
+      <w:hyperlink w:history="1" r:id="rIdhbtz_oowrmqwmgydzlsel">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 марта 2003 года №116</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)    4. (Утратил силу)    5. (Утратил силу)    6. (Утратил силу)    7. Министерству финансов Кыргызской Республики до 1 мая 1998  годасовместно   с  государственной  акционерной  корпорацией  "Кыргызалко"подготовить  и внести в Правительство  Кыргызской  Республики   проектЗакона  Кыргызской  Республики  "О  внесении изменений и дополнений  вНалоговый кодекс Кыргызской Республики".    8.    Министерству    внутренних    дел   Кыргызской   Республики,Государственной   налоговой   инспекции  при   Министерстве   финансовКыргызской    Республики,    государственной  акционерной   корпорации"Кыргызалко",   местным  государственным  администрациям  и   местномусамоуправлению   города    Бишкек  усилить  работу   по   упорядочениюреализации алкогольной продукции и обеспечить принятие оперативных мерпо устранению  случаев  ее  нелегальной продажи.    9. Государственной акционерной корпорации "Кыргызалко"  до  1  мая1998     года    провести   обследование   хозяйствующих    субъектов,производящих алкогольную продукцию, на предмет соответствия технологииее производства требованиям,  предъявляемым к производству алкогольнойпродукции,   и  результаты  доложить  Межведомственной  комиссии   приПрезиденте  Кыргызской  Республики  по   обеспечению   государственноймонополии  на производство, хранение и реализацию спирта и алкогольнойпродукции,    образованной   распоряжением   Президента     КыргызскойРеспублики от 19 августа 1996 года N 284.    10.  Установить  хозяйствующим субъектам,  в  которых  контрольныйпакет  акций  принадлежит  государству,  для  получения  лицензии   напроизводство  алкогольной продукции минимальный  предельный  объем  еевыпуска в количестве 50.0 тыс.дал в год.    11. Министерству  финансов Кыргызской Республики и государственнойакционерной  корпорации  "Кыргызалко" до 1 мая  1998  года  внести  нарассмотрение   Правительства  Кыргызской  Республики  предложения   построительству государственного спиртового завода.    12. Министерству финансов Кыргызской Республики до 1 мая 1998 годаподготовить   и   внести   в   Правительство   Кыргызской   Республикипредложения  о   финансировании  проектов технического  перевооруженияакционерных  обществ "Бишкекский ликеро-водочный завод" и  "Алтын-Суу"согласно    представленным  государственной  акционерной   корпорацией"Кыргызалко" расчетам технико-экономического обоснования.     Премьер-министр Кыргызской Республики                К.Жумалиев        </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -274,69 +274,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdu3patvv5eguqgdt1ymom6">
+    <w:hyperlink w:history="1" r:id="rIdyp_45ulamojzb8mfpkxgg">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/5332</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdipkqma3h7pohsbkuzjlao">
+    <w:hyperlink w:history="1" r:id="rIdcv5nirgpn0o9ybwpbmtfd">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -479,57 +479,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdcbs21z9kjpgq9ecc20ge1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57001" TargetMode="External"/><Relationship Id="rIdwqt1ocpfgqt62xdiq25qp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33530" TargetMode="External"/><Relationship Id="rIdnknr50qkizaxopaa5ige_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54255" TargetMode="External"/><Relationship Id="rIdzgiy3pf7w0rstnnka1mcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5333" TargetMode="External"/><Relationship Id="rIdumpckhmxlzlsrtkiqlcyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54255" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8oeclici94eomiidvys1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57001" TargetMode="External"/><Relationship Id="rIdvsrx3chmkyfrremyejvbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33530" TargetMode="External"/><Relationship Id="rId28_n2knllnj6jzjrqipq_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54255" TargetMode="External"/><Relationship Id="rIdmirifcvmvgtmrj_mgfjed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5333" TargetMode="External"/><Relationship Id="rIdhbtz_oowrmqwmgydzlsel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54255" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdu3patvv5eguqgdt1ymom6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5332" TargetMode="External"/><Relationship Id="rIdipkqma3h7pohsbkuzjlao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdyp_45ulamojzb8mfpkxgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5332" TargetMode="External"/><Relationship Id="rIdcv5nirgpn0o9ybwpbmtfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>