--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -98,171 +98,171 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                              УТРАТИЛО СИЛУ                                      (В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdurt34qrhv4rsy_n4pp4ml">
+      <w:hyperlink w:history="1" r:id="rIdzkxcpz8d-jg_gi3v0eoro">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                             Правительства КР                                        от 5 февраля 2007 года № 35) г.Бишкек, Дом Правительстваот 18 мая 2002 года № 316             ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ                 О придании Ошскому высшему колледжу имени                     А.Мырсабекова статуса Ошского                 гуманитарно-педагогического института                          имени А.Мырсабекова    В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdii8y7vwfu3zjhxx7w-qnn">
+      <w:hyperlink w:history="1" r:id="rIddpgxd40mwefnlid9_l0tr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об образовании" и наосновании  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu68owniuy39dejzwn_q_j">
+      <w:hyperlink w:history="1" r:id="rIdulqy6i7reymwquafg4xg9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Правительства Кыргызской  Республики  от  14марта  2002 года № 142 "Об утверждении нормативных актов, регулирующихдеятельность  высших  и  средних  профессиональных  учебных  заведенийКыргызской    Республики"    Правительство    Кыргызской    Республикипостановляет:  1.   Принять   предложение  Министерства  образования   и   культурыКыргызской  Республики  о  придании  Ошскому  высшему  колледжу  имениА.Мырсабекова статуса института и впредь именовать "Ошский гуманитарно-педагогический институт имени А.Мырсабекова".  2.    Министерству   финансов   Кыргызской   Республики    сохранитьфинансирование  Ошского  гуманитарно-педагогического  института  имениА.Мырсабекова в пределах его утвержденного бюджета.  3. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzw5jqncfn1bwsztcn3hwj">
+      <w:hyperlink w:history="1" r:id="rIdwabbmqvvx0shsvq-ybei8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Перечень</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> высших учебных заведений Кыргызской Республики,студентам   и   аспирантам  дневных  (очных)  форм  обучения   которыхпредоставляется отсрочка от призыва на действительную военную  службу,утвержденный </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfhfbe5mqzoiz4zjcdxami">
+      <w:hyperlink w:history="1" r:id="rIdfytdron5shuulmjwybx6e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от  23апреля  1993  года  №  173 "О предоставлении отсрочки  от  призыва  надействительную военную службу некоторым категориям граждан  КыргызскойРеспублики" следующее изменение:  - в разделе "Высшие колледжи (школы)" слова: "Ошский высший колледж,г.Ош"  заменить  словами: "Ошский гуманитарно-педагогический  институтимени А.Мырсабекова".  4. Признать утратившими силу:  -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh9in_o36lv5didbl2lvoe">
+      <w:hyperlink w:history="1" r:id="rIdpx730ick6xh5ip8gigf-e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от  10  октября1996  года № 470 "О преобразовании Ошского педагогического колледжа  вОшский высший колледж";  -  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq_6vbpoklmilzc2s4toy6">
+      <w:hyperlink w:history="1" r:id="rIdwmlxfj4tmtazqhpelub3o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от  30  декабря1997  года  №  768 "О внесении изменений в постановление ПравительстваКыргызской  Республики от 10 октября 1996 года № 470 "О преобразованииОшского педагогического колледжа в Ошский высший колледж".  5.  Контроль  за выполнением настоящего постановления  возложить  наотдел   социально-культурного   развития   Аппарата   Премьер-министраКыргызской Республики.  6.   Опубликовать  настоящее  постановление  и  средствах   массовойинформации.     Первый вице-премьер-министр                              Н.Танаев  </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -314,69 +314,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdoxv7zgdkhahuogxdvzzpa">
+    <w:hyperlink w:history="1" r:id="rIdxzbgfeg5gm_mqswupzcic">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/53474</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdlislmvkms9tuy8r7n24gi">
+    <w:hyperlink w:history="1" r:id="rIdwtjmhmmmg4appuem_acky">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -519,57 +519,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdurt34qrhv4rsy_n4pp4ml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58119" TargetMode="External"/><Relationship Id="rIdii8y7vwfu3zjhxx7w-qnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/839" TargetMode="External"/><Relationship Id="rIdu68owniuy39dejzwn_q_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53261" TargetMode="External"/><Relationship Id="rIdzw5jqncfn1bwsztcn3hwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37957" TargetMode="External"/><Relationship Id="rIdfhfbe5mqzoiz4zjcdxami" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37957" TargetMode="External"/><Relationship Id="rIdh9in_o36lv5didbl2lvoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38084" TargetMode="External"/><Relationship Id="rIdq_6vbpoklmilzc2s4toy6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/40847" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdzkxcpz8d-jg_gi3v0eoro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58119" TargetMode="External"/><Relationship Id="rIddpgxd40mwefnlid9_l0tr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/839" TargetMode="External"/><Relationship Id="rIdulqy6i7reymwquafg4xg9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53261" TargetMode="External"/><Relationship Id="rIdwabbmqvvx0shsvq-ybei8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37957" TargetMode="External"/><Relationship Id="rIdfytdron5shuulmjwybx6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37957" TargetMode="External"/><Relationship Id="rIdpx730ick6xh5ip8gigf-e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38084" TargetMode="External"/><Relationship Id="rIdwmlxfj4tmtazqhpelub3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/40847" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdoxv7zgdkhahuogxdvzzpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53474" TargetMode="External"/><Relationship Id="rIdlislmvkms9tuy8r7n24gi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdxzbgfeg5gm_mqswupzcic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53474" TargetMode="External"/><Relationship Id="rIdwtjmhmmmg4appuem_acky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>