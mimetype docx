--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -98,91 +98,91 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУв соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1-6u3lh1gcg87kkhsvidj">
+      <w:hyperlink w:history="1" r:id="rId9x4ee95lmbadrhygkjr7k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КРот 14 января 2022 года N 9 г. Бишкек, Дом  Правительстваот 20 июня 2002 года №390            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ                                                 О мерах по продлению срока функционирования                 Макмальского золоторудного комбината                 акционерного общества "Кыргызалтын" и                источники финансирования строительства                       подземного рудника Макмал                                      В целях продления срока функционирования Макмальского золоторудногокомбината  акционерного  общества "Кыргызалтын" и  изыскания  источникафинансирования  строительства подземного рудника Макмал  ПравительствоКыргызской Республики постановляет:    1.  Рекомендовать  акционерному обществу  "Кыргызалтын"  выплатитьдивиденды в размере 46,5 млн сомов и 25,1 млн. сомов, причитающиеся нагосударственную  долю  акций  по  итогам  экономической   деятельностиакционерного   общества   "Кыргызалтын"   за   2000   и   2001   годы,соответственно.    2.  Государственному комитету Кыргызской Республики по  управлениюгосударственным имуществом и привлечению прямых инвестиций  обеспечитьперечисление дивидендов в размере 46,5 млн. сомов и 25,1  млн.  сомов,причитающихся  на  государственную долю  акций  акционерного  общества"Кыргызалтын"  по итогам экономической деятельности  за  2000  и  2001годы, соответственно, в государственный бюджет Кыргызской Республики.    3.  Министерству  финансов Кыргызской Республики  в  установленномпорядке  внести  предложение о внесении изменения в  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwbzvnm_cjmx5n8aye7vmv">
+      <w:hyperlink w:history="1" r:id="rIdn9xvwe1ui9zv0dnm54znc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  КыргызскойРеспублики  "О республиканском бюджете Кыргызской Республики  на  2002год", предусматривающее в расходной части республиканского бюджета  на2002 год по статье "капитальные вложения" средства в размере 71,6 млн.сомов на строительство подземного рудника Макмал акционерного общества"Кыргызалтын"   за  счет  поступления  дивидендов,  причитающихся   нагосударственную долю акций акционерного общества "Кыргызалтын" за 2000и  2001  годы,  и  произвести  с акционерным  обществом  "Кыргызалтын"возвратное финансирование на указанную сумму.    4.  Государственному комитету Кыргызской Республики по  управлениюгосударственным  имуществом и привлечению прямых инвестиций  увеличитьдолю  уставного капитала акционерного общества "Кыргызалтын" на  суммуфинансирования в соответствии с пунктом 3 настоящего постановления.    5.  Министерству  финансов Кыргызской Республики, Государственномукомитету   Кыргызской   Республики   по   управлению   государственнымимуществом   и   привлечению   прямых  инвестиций   на   весь   периодфункционирования  Макмальского  золоторудного  комбината  акционерногообщества  "Кыргызалтын"  сохранить  указанный  порядок  финансированиястроительства его подземного рудника.    6. Рекомендовать акционерному  обществу"Кыргызалтын"  приступить вчетвертом квартале 2002  года  к  попутной добыче  руды  из подземногорудника Макмал с выходом в  2004  году  на производственную мощность 250 тыс. тонн руды в год.    7. Признать утратившим силу </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlf7aze6rc8qelt8j0zsjy">
+      <w:hyperlink w:history="1" r:id="rIdzuyaqbjderum4mgm9bqmc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 29 декабря 2001 года № 514-р.    8. Контроль  за   выполнением  настоящего  постановления возложитьна отдел топливно-энергетического комплекса и горнодобывающей  отраслиАппарата   Премьер-Министра    Кыргызской   Республики.  Премьер-министр                         Н. Танаев</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -234,69 +234,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdwblzixctjbfk2dvzcmmol">
+    <w:hyperlink w:history="1" r:id="rIdt_zarucyed-p87-txlnid">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/53558</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId_gqet9dae42gvs5txm1xi">
+    <w:hyperlink w:history="1" r:id="rIdcicmxbq9wcl5e4pig-r8e">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -439,57 +439,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1-6u3lh1gcg87kkhsvidj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdwbzvnm_cjmx5n8aye7vmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/939" TargetMode="External"/><Relationship Id="rIdlf7aze6rc8qelt8j0zsjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/16008" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9x4ee95lmbadrhygkjr7k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdn9xvwe1ui9zv0dnm54znc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/939" TargetMode="External"/><Relationship Id="rIdzuyaqbjderum4mgm9bqmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/16008" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdwblzixctjbfk2dvzcmmol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53558" TargetMode="External"/><Relationship Id="rId_gqet9dae42gvs5txm1xi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdt_zarucyed-p87-txlnid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53558" TargetMode="External"/><Relationship Id="rIdcicmxbq9wcl5e4pig-r8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>