--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -99,51 +99,51 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утверждено 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds4gvlfwnem-rwexrqvrtd">
+      <w:hyperlink w:history="1" r:id="rIdegg4j0-27wjqeoqtqxyiz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства 
  Кыргызской Республики 
  от 20 августа 2002 года № 568</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -178,72 +178,72 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5glqbpiptsyeakbof1aom">
+      <w:hyperlink w:history="1" r:id="rIdhr6-6jopnup-mbprzge1r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 августа 2006 года № 614</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdil-al4lokljhaxuofsmh9">
+      <w:hyperlink w:history="1" r:id="rIdhjxtrhvdjb1cagiqcnoow">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 сентября 2014 года № 543</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -373,51 +373,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Центральный орган государственного управления культурой и подведомственные ему местные органы управления культуры (в дальнейшем - государственные органы охраны памятников) в пределах своей компетенции осуществляют государственное управление и государственный контроль в области охраны и использования памятников истории, археологии, градостроительства и архитектуры, искусства и др.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9cya3wijzphc8oahpd3td">
+      <w:hyperlink w:history="1" r:id="rIdllv8ca0aopqh6eadklfvg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 сентября 2014 года № 543</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -603,51 +603,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- своевременно информировать правоохранительные органы Кыргызской Республики о правонарушениях и ходатайствовать о привлечении к ответственности должностных лиц, предприятий, учреждений, общественных объединений, организаций и граждан, нарушающих нормы законодательства Кыргызской Республики о защите, сохранении и использовании памятников истории и культуры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlaxw7q66k7qnfock-rnee">
+      <w:hyperlink w:history="1" r:id="rIdf04o8gkcmplqbevpq6u9e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 сентября 2014 года № 543</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -693,51 +693,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1.10. Граждане и юридические лица, являющиеся собственниками объектов историко-культурного наследия, обязаны обеспечить их сохранность и защиту с обязательным выполнением требований в соответствии с законодательством в сфере охраны и использования историко-культурного наследия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlspnje00k9qyo6kw0xjoo">
+      <w:hyperlink w:history="1" r:id="rIdxuffimrknj816rkszdjtz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 сентября 2014 года № 543</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -839,51 +839,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Несоблюдение порядка учета является нарушением правил охраны памятников истории и культуры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn1_uv50osy4zibys0ekcq">
+      <w:hyperlink w:history="1" r:id="rIdrf8fkggt4uz4nnx9m1bd5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 сентября 2014 года № 543</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1055,51 +1055,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- документы и материалы, обосновывающие отнесение объекта историко-культурного наследия к историко-культурным заповедникам, особо ценным объектам историко-культурного наследия Кыргызской Республики либо объектам всемирного культурного и природного наследия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj-hb5hzawwgtwdkihmftl">
+      <w:hyperlink w:history="1" r:id="rIdvxjhckcwajkangi4ar-ty">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 сентября 2014 года № 543</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1243,51 +1243,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При осуществлении сделок с недвижимыми объектами историко-культурного наследия или участком водного объекта, в пределах которого располагаются археологические объекты, паспорт является одним из документов, представляемых в обязательном порядке в государственный орган, уполномоченный осуществлять государственную регистрацию прав на недвижимое имущество и сделок с ним.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6ik8hxm3cqix0_oeojy9x">
+      <w:hyperlink w:history="1" r:id="rIdovoxbr0zimylmjlwfk-ed">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 сентября 2014 года № 543</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1697,51 +1697,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. Предприятия, организации, учреждения и граждане обязаны обеспечивать сохранность памятников истории и культуры, находящиеся в их собственности, пользовании или на землях, предоставленных им в пользование в соответствии с требованиями законодательства Кыргызской Республики в сфере охраны и использования историко-культурного наследия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh2rjt2pgiiirriyqldrni">
+      <w:hyperlink w:history="1" r:id="rIdqcsgdz57tsrjd3ponfid7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 сентября 2014 года № 543</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1843,99 +1843,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5. В целях обеспечения охраны памятников истории, археологии, градостроительства и архитектуры, монументального искусства устанавливаются зоны охраны памятников: охранная зона, зоны регулирования застройки и зоны охраняемого природного ландшафта, режим содержания и использования которых определяется государственными органами охраны памятников. Проекты охраняемых зон объектов республиканского значения разрабатываются специализированной в сфере охраны памятников научно-проектной организацией и утверждаются центральным органом государственного управления культурой. Проекты охраняемых зон объектов международного значения утверждаются Правительством Кыргызской Республики по представлению центрального органа государственного управления культурой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdizdxz1ffly465ebhlh1zx">
+      <w:hyperlink w:history="1" r:id="rIdpwk65tuzczunph1hdjhwg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 августа 2006 года № 614</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.6. Проекты охраняемых зон памятников разрабатывается и утверждается отдельно на каждый памятник истории, археологии, архитектуры и градостроительства. При разработке генеральных планов, проектов детальной планировки, строительства дорог, мостов и застройки населенных мест в них включаются утвержденные зоны охраны памятников.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmj1zhnejmptkx_qr7uvwm">
+      <w:hyperlink w:history="1" r:id="rIduiuo6-momb60vrjf0ciqg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 августа 2006 года № 614</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2051,51 +2051,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Историко-культурные заповедники подразделяются на заповедники международного, республиканского и местного значения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhgujblcwiz4lgp5r29x3x">
+      <w:hyperlink w:history="1" r:id="rIdsktpsbmqjk-rfpfl9s9z2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 августа 2006 года № 614</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2491,71 +2491,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Открытый лист для археологических раскопок на объектах, требующих дальнейшего сохранения и использования, регистрируются только при наличии финансовых гарантий для проведения полного комплекса охранных мер после завершения археологических исследований: консервации, реставрации и музеефикации в соответствии с международными стандартами. Самовольное производство археологических работ, в том числе подводных, признается незаконным и наказывается в соответствии с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwikckzo3qijmg-ghbhz_x">
+      <w:hyperlink w:history="1" r:id="rIdlszzhsi9vqusr72amspvl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 августа 2006 года № 614</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5e3iwmljftbrpbktbwqas">
+      <w:hyperlink w:history="1" r:id="rIdyhre7oe8qihcbku4un5wl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 сентября 2014 года № 543</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3385,51 +3385,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.5. Воссоздание утраченного объекта историко-культурного наследия осуществляется реставрационными методами в исключительных случаях - при особой исторической, научной, художественной, градостроительной или иной общественной ценности. Решение о воссоздании утраченного объекта историко-культурного наследия за счет средств государственного бюджета принимается Правительством Кыргызской Республики по представлению государственного органа по охране памятников на основании заключения историко-культурной экспертизы, с учетом мнений заинтересованных лиц и организаций.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId57im5fggdwozx2aof_kds">
+      <w:hyperlink w:history="1" r:id="rIdrytzpcrv7vasj5jw18qyu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 сентября 2014 года № 543</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3495,69 +3495,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdmcyoogtn0103nm547xn7j">
+    <w:hyperlink w:history="1" r:id="rId3w42temciqiva5tydbkvo">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/53753</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdqaddnym6-odxsq54q_w3m">
+    <w:hyperlink w:history="1" r:id="rIdfsy5mefxlem7hf2uwh6hr">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3700,57 +3700,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIds4gvlfwnem-rwexrqvrtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53752" TargetMode="External"/><Relationship Id="rId5glqbpiptsyeakbof1aom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57734" TargetMode="External"/><Relationship Id="rIdil-al4lokljhaxuofsmh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rId9cya3wijzphc8oahpd3td" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rIdlaxw7q66k7qnfock-rnee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rIdlspnje00k9qyo6kw0xjoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rIdn1_uv50osy4zibys0ekcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rIdj-hb5hzawwgtwdkihmftl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rId6ik8hxm3cqix0_oeojy9x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rIdh2rjt2pgiiirriyqldrni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rIdizdxz1ffly465ebhlh1zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57734" TargetMode="External"/><Relationship Id="rIdmj1zhnejmptkx_qr7uvwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57734" TargetMode="External"/><Relationship Id="rIdhgujblcwiz4lgp5r29x3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57734" TargetMode="External"/><Relationship Id="rIdwikckzo3qijmg-ghbhz_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57734" TargetMode="External"/><Relationship Id="rId5e3iwmljftbrpbktbwqas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rId57im5fggdwozx2aof_kds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdegg4j0-27wjqeoqtqxyiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53752" TargetMode="External"/><Relationship Id="rIdhr6-6jopnup-mbprzge1r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57734" TargetMode="External"/><Relationship Id="rIdhjxtrhvdjb1cagiqcnoow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rIdllv8ca0aopqh6eadklfvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rIdf04o8gkcmplqbevpq6u9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rIdxuffimrknj816rkszdjtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rIdrf8fkggt4uz4nnx9m1bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rIdvxjhckcwajkangi4ar-ty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rIdovoxbr0zimylmjlwfk-ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rIdqcsgdz57tsrjd3ponfid7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rIdpwk65tuzczunph1hdjhwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57734" TargetMode="External"/><Relationship Id="rIduiuo6-momb60vrjf0ciqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57734" TargetMode="External"/><Relationship Id="rIdsktpsbmqjk-rfpfl9s9z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57734" TargetMode="External"/><Relationship Id="rIdlszzhsi9vqusr72amspvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57734" TargetMode="External"/><Relationship Id="rIdyhre7oe8qihcbku4un5wl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rIdrytzpcrv7vasj5jw18qyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96983" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdmcyoogtn0103nm547xn7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53753" TargetMode="External"/><Relationship Id="rIdqaddnym6-odxsq54q_w3m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3w42temciqiva5tydbkvo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53753" TargetMode="External"/><Relationship Id="rIdfsy5mefxlem7hf2uwh6hr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>